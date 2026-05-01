--- v0 (2026-04-06)
+++ v1 (2026-05-01)
@@ -178,51 +178,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict gymnastics' results - A simple method based on the 2022 European Championships</w:t>
+                <w:t xml:space="preserve">How to measure gymnast upper body relative strength on still rings with a pair of strain gauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
@@ -231,416 +231,416 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tordi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Gymnastics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.35-50. </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.233-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52165/sgj.17.1.35-50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52165/sgj.17.2.233-241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971421v1</w:t>
+                <w:t xml:space="preserve">hal-05146440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Straight Lines to Curved Paths: Validity and Reliability of Linear Position Transducers to Assess Linear and Angular Motion</w:t>
+                <w:t xml:space="preserve">Validity and reliability of two strain gauges to measure upper-body relative strength in gymnastics still rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Truchon</w:t>
+                <w:t xml:space="preserve">Luis Mochizuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tordi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (19), pp.5987. </w:t>
+              <w:t xml:space="preserve">Science of Gymnastics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s25195987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52165/sgj.17.1.139-151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287265v1</w:t>
+                <w:t xml:space="preserve">hal-04971440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and reliability of two strain gauges to measure upper-body relative strength in gymnastics still rings</w:t>
+                <w:t xml:space="preserve">How to predict gymnastics' results - A simple method based on the 2022 European Championships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Mochizuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tordi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Gymnastics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.139-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52165/sgj.17.1.139-151⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52165/sgj.17.1.35-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971440v1</w:t>
+                <w:t xml:space="preserve">hal-04971421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure gymnast upper body relative strength on still rings with a pair of strain gauges</w:t>
+                <w:t xml:space="preserve">From Straight Lines to Curved Paths: Validity and Reliability of Linear Position Transducers to Assess Linear and Angular Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Truchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tordi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Gymnastics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), pp.233-241. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (19), pp.5987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52165/sgj.17.2.233-241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s25195987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146440v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acknowledge the Merits and Limitations of Exercise Quantification Methods to Better Control the Dose–Response Relationship</w:t>
               </w:r>
@@ -1520,161 +1520,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Formulation for Patients with Angelman Syndrome: A Randomized, Double-Blind, Placebo-Controlled Study of Exogenous Ketones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility deviations in adults living with HIV: a cross-sectional assessment using gait analysis, functional performance and self-report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Herber</w:t>
+                <w:t xml:space="preserve">Karina Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoxing Pan</w:t>
+                <w:t xml:space="preserve">Hans Strijdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenna Phibbs</w:t>
+                <w:t xml:space="preserve">M Faadiel Essop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Key</w:t>
+                <w:t xml:space="preserve">Ingrid Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofab425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342196v1</w:t>
+                <w:t xml:space="preserve">hal-03321576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauging Gait Disorders with a Method Inspired by Motor Control Theories: A Pilot Study in Friedreich’s Ataxia</w:t>
               </w:r>
@@ -1788,161 +1788,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility deviations in adults living with HIV: a cross-sectional assessment using gait analysis, functional performance and self-report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional Formulation for Patients with Angelman Syndrome: A Randomized, Double-Blind, Placebo-Controlled Study of Exogenous Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Berner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+                <w:t xml:space="preserve">Donna Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Strijdom</w:t>
+                <w:t xml:space="preserve">Zhaoxing Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Faadiel Essop</w:t>
+                <w:t xml:space="preserve">Fenna Phibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Webster</w:t>
+                <w:t xml:space="preserve">Alexandra Key</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofab425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321576v1</w:t>
+                <w:t xml:space="preserve">hal-03342196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Prolonged Walking in Persons with Multiple Sclerosis: Reliability of the Spatio-Temporal Walking Variables during the 6-Minute Walk Test</w:t>
               </w:r>
@@ -2541,568 +2541,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle gait and balance impairments occur in idiopathic rapid eye movement sleep behavior disorder</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forward and backward walking in Parkinson disease: A factor analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Szeto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greydon Gilmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Pieterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandar Jog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.27780⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2019.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275849v1</w:t>
+                <w:t xml:space="preserve">hal-03275896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward and backward walking in Parkinson disease: A factor analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcus Pieterman</w:t>
+                <w:t xml:space="preserve">Subtle gait and balance impairments occur in idiopathic rapid eye movement sleep behavior disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaylena Ehgoetz Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandar Jog</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74, pp.14-19. </w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (9), pp.1374-1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2019.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.27780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275896v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing limitations of the Gait Variability Index to enhance its applicability: The enhanced GVI (EGVI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of spatiotemporal gait parameters and pressure-related characteristics in children with Angelman syndrome: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clark</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chitralakshmi Balasubramanian</w:t>
+                <w:t xml:space="preserve">Edwin Weeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Research in Intellectual Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (6), pp.1219-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jar.12462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275840v1</w:t>
+                <w:t xml:space="preserve">hal-03275836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of spatiotemporal gait parameters and pressure-related characteristics in children with Angelman syndrome: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing limitations of the Gait Variability Index to enhance its applicability: The enhanced GVI (EGVI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rennie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Grieco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+                <w:t xml:space="preserve">Fabrice Mégrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Weeber</w:t>
+                <w:t xml:space="preserve">Chitralakshmi Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Research in Intellectual Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (6), pp.1219-1224. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jar.12462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275836v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse fonctionnelle de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mégrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3121,248 +3121,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Gait Variability Index in older adults: Effect of aging and mobility impairments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in Gait Variability From First Steps to Adulthood: Normative Data for the Gait Variability Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mégrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.03.349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.249-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222895.2015.1084986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275789v1</w:t>
+                <w:t xml:space="preserve">hal-03275832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Gait Variability From First Steps to Adulthood: Normative Data for the Gait Variability Index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity of the Gait Variability Index in older adults: Effect of aging and mobility impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitralakshmi Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mégrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (3), pp.249-255. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.941-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00222895.2015.1084986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.03.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275832v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Functional Ambulation Performance Score as measurement of gait ability: Review</w:t>
               </w:r>
@@ -3420,1170 +3420,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gait Variability Index: A new way to quantify fluctuation magnitude of spatiotemporal parameters during gait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of upper limb function in young Friedreich ataxia patients compared to control subjects using a new three-dimensional kinematic protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Husson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2013.01.013⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (4), pp.386-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2013.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275812v1</w:t>
+                <w:t xml:space="preserve">hal-03275818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of upper limb function in young Friedreich ataxia patients compared to control subjects using a new three-dimensional kinematic protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Maurel</w:t>
+                <w:t xml:space="preserve">The Gait Variability Index: A new way to quantify fluctuation magnitude of spatiotemporal parameters during gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mégrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+                <w:t xml:space="preserve">Ana Presedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Alberti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Yelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (4), pp.386-394. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (3), pp.461-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2013.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2013.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275818v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of Functional Ambulation Performance Score for the Evaluation of Spatiotemporal Parameters of Children's Gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mégrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Presedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-François Penneçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Yelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (2), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00222895.2010.538768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can virtual reality redefine gymnastics training to drive performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Summer School of the CIREVE Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre interdisciplinaire de réalité virtuelle (CIREVE), Aug 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation métrologique d'une plateforme stabilométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOFPEL 2024 - 30ème éditions du congrès de la Société Francophone Posture Équilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative evaluation of cervical exoskeletons using IMUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonnel Giovanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Applied Human Factors and Ergonomics (AHFE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54941/ahfe1001483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préconisations et limites de l'intégration des nouvelles technologies dans la maitrise des risques Santé Sécurité au Travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonnel Giovanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Navillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouelle Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puel Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du port d'une orthese sur la mecanique de la marche : etude preliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Taïar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer des systèmes de capture du mouvement 3D par imagerie avec et sans marqueurs en gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Truchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Toussaint--Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e congrès international ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493687v1</w:t>
-              </w:r>
-[...566 lines deleted...]
-                <w:t xml:space="preserve">hal-03360501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4601,103 +4601,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’analyse des contraintes à la sélection d’un exosquelette adapté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonnel Giovanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Congrès National de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4768,260 +4768,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de recherche en analyse quantifiée de la marche et analyse du mouvement pour un suivi du patient en et hors laboratoire</w:t>
+                <w:t xml:space="preserve">Optimiser sa recherche bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir la démarche de recherche universitaire en kinésithérapie et thérapie manuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276003v1</w:t>
+                <w:t xml:space="preserve">hal-03276001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser sa recherche bibliographique</w:t>
+                <w:t xml:space="preserve">Méthodologie de recherche en analyse quantifiée de la marche et analyse du mouvement pour un suivi du patient en et hors laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir la démarche de recherche universitaire en kinésithérapie et thérapie manuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276001v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des paramètres spatio-temporels de la marche : de la théorie à la clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mégrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Locomotion humaine : marche, course. Bases fondamentales, évaluation clinique et applications thérapeutiques de l’enfant à l’adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting spatiotemporal parameters, symmetry and variability in clinical gait analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mégrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Human Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5128,51 +5128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du mouvement et handicap : application à la marche pathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mégrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gouelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5486,51 +5486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-026-08937-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lecocq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tordi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52165/sgj.17.1.35-50" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Truchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25195987" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mochizuki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52165/sgj.17.1.139-151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52165/sgj.17.2.233-241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0128" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Salimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lalibert&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Lemme Stephanie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06004-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecocq Tom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouelle Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#228;rer Christoph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochizuki Luis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tordi Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Pretzer-Aboff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Elswick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Helm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginamari Blackwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2024.100248" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hadouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decavel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Duis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Skinner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Annoussamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prosser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Atkinson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Leff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Kessler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.08.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Herber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Phibbs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Key" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab284" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Norman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryanna Sharot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Salabarria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sub Subramony" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041144" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321576v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Berner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Strijdom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faadiel Essop" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Webster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab425" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jason Highsmith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174782" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rujuta Wilson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elashoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Smith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kratzenstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylena Ehgoetz Martens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Phillips" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Y.Y. Szeto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27939" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Szeto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27780" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greydon Gilmore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Adamson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pieterman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Jog" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.08.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rennie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;grot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralakshmi Balasubramanian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198267" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Grieco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Weeber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jar.12462" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.03.349" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bredin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2015.1084986" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2013.09.0198" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275812v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Presedo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yelnik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.01.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J13G1P5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maurel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9M7TJ56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Fran&#231;ois Penne&#231;ot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2010.538768" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Toussaint--Malard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonnel Giovanelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Mahdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1001483" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puel Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Ta&#239;ar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vareille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102652" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276001v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pallot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gu&#233;ret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00659167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA113006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-026-08937-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lecocq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tordi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52165/sgj.17.2.233-241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mochizuki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52165/sgj.17.1.139-151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52165/sgj.17.1.35-50" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Truchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25195987" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0128" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Salimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lalibert&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Lemme Stephanie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06004-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecocq Tom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouelle Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#228;rer Christoph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochizuki Luis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tordi Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Pretzer-Aboff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Elswick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Helm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginamari Blackwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2024.100248" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hadouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decavel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Duis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Skinner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Annoussamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prosser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Atkinson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Leff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Kessler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.08.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Berner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Strijdom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faadiel Essop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Webster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Norman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryanna Sharot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Salabarria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sub Subramony" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041144" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Herber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Phibbs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Key" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab284" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jason Highsmith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174782" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rujuta Wilson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elashoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Smith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kratzenstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylena Ehgoetz Martens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Phillips" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Y.Y. Szeto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27939" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greydon Gilmore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Adamson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pieterman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Jog" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Szeto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27780" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Grieco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Weeber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jar.12462" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rennie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;grot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralakshmi Balasubramanian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198267" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bredin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2015.1084986" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.03.349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2013.09.0198" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maurel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.02.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9M7TJ56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Presedo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yelnik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.01.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J13G1P5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Fran&#231;ois Penne&#231;ot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2010.538768" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wack" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonnel Giovanelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Mahdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1001483" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puel Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Ta&#239;ar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Toussaint--Malard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vareille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102652" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pallot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gu&#233;ret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00659167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA113006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>