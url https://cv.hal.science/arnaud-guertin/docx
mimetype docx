--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Guertin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9077-0994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16747085X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the proton-induced reaction 155Gd(p,n)155Tb at energies between 7 and 26 MeV with highly-enriched 155Gd targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bouteculet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Olivier Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Běhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229, pp.112375. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2025.112375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam monitoring through water scintillation in radiobiology experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Phys.Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.113353. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2025.113353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing $^{211}$At production cross section by studying the rise of $^{210}$At cross section: First measurement using Linac SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ansari-Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M Frelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.112061. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2025.112061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of &amp;lt;i&amp;gt;Bremsstrahlung&amp;lt;/i&amp;gt; X‐Rays Emitted During Monoenergetic and Spread‐Out Bragg Peak Proton Irradiations in Preclinical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Ray Spectrom.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.xrs.70063. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear cross-section of the nat Eu(α , x) reactions up to 65 MeV: focus on the production of theranostic radioisotopes of terbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gibertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.115102. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ae1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative production of Lead-203: Optimizing production, purification, and radiolabelling for enhanced theranostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Med.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150-151, pp.109559. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2025.109559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental measurements of X-ray emissions induced by protons of several tens of MeV on elements with Z=22 to Z=79: Toward quantitative high-energy PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.111777. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $^{203}$Pb from enriched $^{205}$Tl using deuteron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Kamalakannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.111190. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of pure $^{155}$Gd targets and $^{155}$Gd(p,x)$^{155}$Tb,$^{156}$Tb cross-section measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bouteculet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Olivier Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cassisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111485. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of terbium production from enriched Gd targets via the reaction $^{155}$Gd(d,2n)$^{155}$Tb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 201, pp.110996. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2023.110996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reach suitable $^{161}$ Tb purity for medical applications using the$^{160}$Gd(d,n) reaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.110927. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2023.110927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of Tl targets by electrodeposition for the study of excitation functions of 203Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.09001. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328509001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental bremsstrahlung cross-section for light ion beams up to 60 MeV and comparison to theoretical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Phys.Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.110605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2022.110605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Ni–Gd$_2$O$-3$ for composite thin targets preparation: Production of $^{155}$Tb as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Férid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.110287. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2022.110287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Chooz antineutrino detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Kerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ahijado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (9), pp.804. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is$^{70}$Zn(d,x)$^{67}$Cu the Best Way to Produce $^{67}$Cu for Medical Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.674617. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.674617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bremsstrahlung X-rays as a non-invasive tool for ion beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500-501, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2021.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: New experimental K-shell ionization cross sections for silver and gold and comparison with theoretical values from ECPSSR/RECPSSR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Naja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 479, pp.120-124. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radiobiological platform at Arronax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana de Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncy301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02023308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of energy dependance for EBT3 response to irradiation with alpha beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Deroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 454, pp.56-60. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cross-Sections for $^{nat}$Mo($\alpha$,$x$) Reactions and Medical $^{97}$Ru Production Estimations with Radionuclide Yield Calculator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Matulewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/instruments3010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Sc medical radioisotopes with proton and deuteron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Szkliniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jastrzębski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Choiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: A tool to characterize multi-layer thick samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 417, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium-232 fission induced by light charged particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.04058. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714604058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick multi-layers analysis using high energy PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nuclear data collected for medical radionuclides production could constrain nuclear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.08008. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714608008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New excitation functions for proton induced reactions on natural titanium, nickel and copper up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 383, pp.191-212. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'analyse de matériaux par faisceaux d'ions à ARRONAX : Etude de l'effet d'humidité sur les échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Méthodes d'instrumentation et d'analyse des mesures, 15 (3-4), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.3-4.117-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteron induced Tb-155 production, a theranostic isotope for SPECT imaging and auger therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce high specific activity tin-117 m using alpha particle beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.113-124. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements of deuteron induced nuclear reactions on natural titanium up to 34 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New beam monitoring tool for radiobiology experiments at the cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166 (1-4), pp.257-260. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncv199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Scandium-44m and Scandium-44g with Deuterons on Calcium-44: Cross Section measurements and Production Yield Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.6847-6864. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/17/6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of medical isotopes from a thorium target irradiated by light charged particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/3/931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interest to use deuteron beams to produce non-conventional radionuclides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (31), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2015.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements of deuteron induced nuclear reactions on natural tungsten up to 34 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2014.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBT2 films response to alpha radiation at 48.3 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Deroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (1-4), pp.428-432. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncu151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{232}$Th(d,xn)$^{230,232,233}$Pa Cross Section Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.267-269. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.292-295. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{232}$Th(d,4n)$^{230}$Pa cross-section measurements at ARRONAX facility for the production of $^{230}$U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (supplement), pp.e19-e22. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of 186Re production cross section induced by deuterons on natW target at ARRONAX facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.e16-e18. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dementjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Production in the MEGAPIE Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron production in neutron-induced reactions at 96 MeV on 56Fe and 208Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.044619. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.84.044619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear reaction measurements of 95MeV/u 12C interactions on PMMA for hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Braunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.2676-2684. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00619633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRONAX, a high-energy and high-intensity cyclotron for nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-008-0802-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE-TEST project: Supporting research and lessons learned in first-of-a-kind spallation target technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 238, pp.1471-1495. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced light-ion production from Fe, Pb and U at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-4), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncm026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00276776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and light-charged-particle productions in proton-induced reactions on $^{208}$Pb at 62.9 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Delbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE 1 MW target in support to ADS development: status of R&D and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 335, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleon-induced reactions at intermediate energies: New data at 96 MeV and theoretical status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.014607-1-014607-18. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.014607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements Of 111Ag With The Reaction natPd(α,x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natNi(d,x)61Cu reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Of Functionalized mesoporous Carbons In Production of 165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Amayuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Frealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of 165Tm and concept of generator 165Tm/165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop of the European Network of Research Cyclotron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 70Zn(d,x)67Cu the best way to produce 67Cu for medical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.96/501, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 70 Zn(d,x) 67 Cu the best way to produce 67 Cu for medical applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de Pb-203 dédiée à l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUCLEAR CROSS SECTION MEASUREMENT OF TERBIUM 155 PRODUCTION USING REACTIONS INDUCED BY LIGHT IONS ON EU, GD, TB AND DY TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Carlo Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION DE PLOMB-203 DÉDIÉE À L'IMAGERIE MÉDICALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of different production paths for 155 Tb using Gd targets : from target manufacturing to Tb/Gd separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Formento-Cavaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMAP Radiolanthanides Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Villigen PSI, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natNi(d,x)61Cu reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTCC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION OF PB-203: PATHWAY FROM TARGET MANUFACTURING TO CHEMICAL SEPARATION WTTC19 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical radionuclides production and status of the SMILES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar INFN LNL Pavova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04791379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natPd(α,x)111Ag reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumour targeting, Imaging, RadiotherapieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Erquy, FR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the 161Tb production cross section for nuclear data and nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Advances in Radioactive Isotope Science (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.92/491, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between absorbed dose and proton energy with bremsstrahlung spectra for in vivo dosimetry of preclinical hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European X-Ray Spectrometry Conference (EXRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de plomb-203 au GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of innovative diamond detectors for beam monitoring in highly radiative environment for applications in nuclear and medical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from Target Manufacturing to Chemical Separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ICI International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saskatook, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions on liquid bismuth target use as an alternative for astatine-211 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bigourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Conference of the International Nuclear Target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villingen, Switzerland. pp.09002, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328509002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are alpha beams of interest to produce medical radionuclides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lèna Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Nuclear Physics Conference (INPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from Target Manufacturing to Chemical Separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTDS-2022 30th Conference of the International Nuclear target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from target manufacturing to chemical separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference of the International Nuclear target Development Society INTDS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de moniteurs faisceaux en technologie diamant pour le monitorage de radiothérapies innovantes : hadronthérapie et thérapies &amp;quot;flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Medical Isotopes From a Thorium Target Irradiated by Light Charged Particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Compact Accelerators for Isotope Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Warrington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target development for the production of Cu-67 and Tb-149 for the future radiotherapy treatment at GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium NTHS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un moniteur faisceau basé sur l'utilisation de détecteurs diamants pour le contrôle en ligne de faisceaux pulsés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées prospectives IN2P3, Séminaire thématique GT07 « Accélérateurs et instrumentation associée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based detector development for pulsed beam monitoring for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very High Energy Electron Radiotherapy Workshop (VHEE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERN, Oct 2020, Meyrin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Production of 67 Cu using the 70 Zn(d,x) 67 Cu Reaction Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ICI 2020: 10th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme d'irradiation autour du cyclotron C70 du GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ResPlandIr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: measurements for Cu, Ag and Ti K-shell ionization cross sections and comparisons with theoretical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontres des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Logonna-Daoulas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross sections for titanium, copper, silver, and gold atoms and comparison with theoretical values of ECPSSR/RECPSSR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBA2019 : 24th International conference on ion beam analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of innovative radionuclides for therapy and diagnostics: nuclear data measurements and comparisons with TALYS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy. pp.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioisotopes Médicaux Innovants, RaMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of innovative radionuclides for therapy or diagnostic: nuclear data measurements and comparison with TALYS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Varenna International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive isotopes produced for medical applications: setting up an accurate measurement method for production cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale "Matière, Molécules et Matériaux" Rennes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section of 197m Hg induced by deuterons on natural gold target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Varenna Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de radio-isotopes avec des cyclotrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur l'accélération d'ions par laser et la production de radio-isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'isotopes innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GdR MI2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE : a powerful tool to characterize multi-layers thick samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cyclotron Arronax for fundamental and applied research with light ion beams &amp;lt; 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross sections and comparison with theoretical values calculated using ECPSSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data for applications in nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutron For Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the TALYS Code using Data Collected for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Isotopes &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nuclear data collected for medical radionuclides production could constrain nuclear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data from stacked foils experiments and comparison with TALYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Workshop on Targetry and Target Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interest to use deuteron beams to produce nonconventional radionuclides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S49, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30100-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tb-155 production with gadolinium target: proton, deuteron or alpha beam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S36, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New K-shell ionization cross sections for high energy PIXE and comparison with theoretical values of ECPSSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry (EXRS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce scandium-44 efficiently?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S48, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30099-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce the highest tin-117m specific activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S35-S36, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30072-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'analyse de matériaux par faisceaux d'ions à ARRONAX : Etude de l'effet d'humidité sur les échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of 230Pa and 186Re production cross sections induced by deuterons at Arronax facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRETE13 : 2013 International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rethymnon, Crète, Greece. pp.1460149, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194514601495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements for Proton and Deuteron Beam Monitor Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Isotopes and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.292-295, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th-232(d,4n)Pa-230 cross section measurements at ARRONAX facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS windowless spallation target design and corresponding R&D topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Batrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and lessons learned within the Domain 1 &amp;quot;DESIGN&amp;quot; of the IP_EUROTRANS Integrated Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE spallation target: Irradiation of the first protypical spallation target for future ADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latge Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolmuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron production in neutron-induced reactions at 96 MeV on iron and lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFNUDAT Fast Neutrons – Scientific Workshop on Neutron Measurements,Theory &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Geel, Belgium. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2787/23116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00492789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic characterization of the MEGAPIE target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Filges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.350-354, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile elements production rates in a proton-irradiated molten lead-bismuth target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEBEXPIR: Windowless Target Electron Beam Experimental Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPPA 2007 - Fifth International Workshop on Utilisation and Reliability of High Power Proton Accelerators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mol, Belgium. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRONAX, a high intensity cyclotron in Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Konobeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEBEXPIR: Windowless target electron beam experimental irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Materials for Heavy Liquid Metal Cooled Reactors and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, Italy. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS Spallation Target Proof of Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotrans Annual Full Meeting DM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of neutron-induced light-ion production with the MEDLEY facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tippawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nice, France. pp.1347-1350, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00303884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(n,Xn) measurements at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.1035-1038, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00160321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced light-ion production from Fe, Pb and U at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fast Neutron Detectors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.PoS(FNDA2006)078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00161736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE Spallation Target: Design Implementation and Preliminary Tests of the First Prototypical Spallation Target for Future ADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Latge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Supporting R&D of the XT-ADS Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stieglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.531-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast neutron detector for nuclear data measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fast Neutron Detectors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.PoS(FNDA2006)009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00096439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 DESIGN: Development of a Detailed Design of XT-ADS and of a Conceptual Design of EFIT with Heavy Liquid Metal Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and Light Charged Particle Production in Neutron or Proton‐induced Reaction on Iron, Lead and Uranium at Intermediate Energy (20 to 200 MeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear data for science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Santa Fe, United States. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1944957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE-TEST Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stieglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. U. Knebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on P&amp;T and ADS Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Mol, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light charged particle production cross sections in 62.9 MeV proton induced reactions on $^{208}$Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.224-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements and production of 165Tm via the 165Ho(a,4n) reaction: generator of a pure Auger electron emitter,165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop of the European Cyclotron Network - CYCLEUR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natPd(a,x)111Ag reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de 165Tm et conception d’un générateur 165Tm/165Er à partir de matériaux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchi O. Ania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary School in Nuclear Medicine #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements Of 161Tb Production Cross Section For Nuclear Data And Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative dosimetry through UV-Visible light for beam quality control and bremsstrahlung X-rays for online in vivo dosimetry of conventionnal and FLASH hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2024 4th Flash Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMAP - School on radionuclide production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (Louvain), KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Joliot-Curie 2024 : Radiations for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Pierre D'Oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from target manufacturing to chemical separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of $^{161}$Tb Production Cross Section for Nuclear Data and Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is $^{70}$Zn(d,x)$^{67}$Cu the best way to produce $^{67}$Cu for medical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based detector for high-intensity pulsed beam monitoring: a tool for Flash irradiations and beam diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of diamond-based detectors for high-intensity pulsed beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDD XXVI Hasselt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response characterization of a new radiochromic film to ultra high dose rates for light ions beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhage, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section efficace de production de rayons X de la couche K : qu'en est-il à haute energie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontre "Ion Beam Applications Francophone" - IBAF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASHMOD : vers une plateforme d’irradiation préclinique en protonthérapie FLASH à ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive isotopes produced for medical applications: setting up an accurate measurement method for production cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined PIXE/PIGE with the high-energy beams of the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Particle Induced X-Ray Emission (PIXE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Somerset West, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy ion beam analysis at ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Particle Induced X-ray Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Gramado, Brazil. Books of Abstracts, pp.PB24, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam monitoring and dosimetry tools for radiobiology experiments at the cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Translational research in Radiation Oncology / Physics for Health in Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Switzerland. 110 (Supplement 1), pp.S53-S54, 2014, Radiotherapy &amp; Oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of potential innovative positron-emitting radionuclides for PET applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the EANM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Athens, Greece. 33 (Issue 2 Supplement), pp.228, 2006, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-006-0216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and R&D support of the XT-ADS Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Workshop Proceedings, pp.245-252, 2008, Utilisation and reliability of High Power Proton Accelerators (HPPA5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE target design and dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.5-22, 2003, Proceedings of the 4th MEGAPIE Technical Review Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE: The World’s First High-Power Liquid Metal Spallation Neutron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latge Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wohlmuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gavillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorium Energy for the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.279-287, 2016, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26542-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01954971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of the Accelerator Driven System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van den Eynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the feasibility of the XT-ADS spallation target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Synthesis Report of the Different ADS Design Status. Establishment of a Catalogue of the R&D needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frogheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woaye-Hune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the selection of the reference XT-ADS target design and specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bryun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.19, EURATOM. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Summary Report on Target Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Report on Target Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SUBATECH-2003-03-A, IN2P3. 2003, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton induced reactions on $^{natural}$U at 62.9 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de précision des sections efficaces de production d’isotopes d’intérêt médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05339119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sections efficaces de production de pions et de kaons lors de collisions proton-noyau de l'ordre du GeV. Mesures de sections efficaces de production de particules chargées légères lors de réactions induites par protons de 62,9 MeV sur cible de plomb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative radioisotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole Joliot Curie 2024 Radiations for Health, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Chooz, A Search for the Neutrino Mixing Angle $\theta$13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter of Intent for Double-CHOOZ: a Search for the Mixing Angle Theta13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bezrukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Guertin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9077-0994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16747085X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the proton-induced reaction 155Gd(p,n)155Tb at energies between 7 and 26 MeV with highly-enriched 155Gd targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bouteculet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Olivier Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Běhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229, pp.112375. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2025.112375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam monitoring through water scintillation in radiobiology experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Phys.Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.113353. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2025.113353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of &amp;lt;i&amp;gt;Bremsstrahlung&amp;lt;/i&amp;gt; X‐Rays Emitted During Monoenergetic and Spread‐Out Bragg Peak Proton Irradiations in Preclinical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Ray Spectrom.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.xrs.70063. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing $^{211}$At production cross section by studying the rise of $^{210}$At cross section: First measurement using Linac SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ansari-Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M Frelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.112061. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2025.112061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear cross-section of the nat Eu(α , x) reactions up to 65 MeV: focus on the production of theranostic radioisotopes of terbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gibertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.115102. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ae1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative production of Lead-203: Optimizing production, purification, and radiolabelling for enhanced theranostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Med.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150-151, pp.109559. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2025.109559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $^{203}$Pb from enriched $^{205}$Tl using deuteron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Kamalakannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.111190. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental measurements of X-ray emissions induced by protons of several tens of MeV on elements with Z=22 to Z=79: Toward quantitative high-energy PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.111777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of pure $^{155}$Gd targets and $^{155}$Gd(p,x)$^{155}$Tb,$^{156}$Tb cross-section measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bouteculet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Olivier Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cassisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111485. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reach suitable $^{161}$ Tb purity for medical applications using the$^{160}$Gd(d,n) reaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.110927. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2023.110927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of terbium production from enriched Gd targets via the reaction $^{155}$Gd(d,2n)$^{155}$Tb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 201, pp.110996. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2023.110996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of Tl targets by electrodeposition for the study of excitation functions of 203Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.09001. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328509001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental bremsstrahlung cross-section for light ion beams up to 60 MeV and comparison to theoretical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Phys.Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.110605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2022.110605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Ni–Gd$_2$O$-3$ for composite thin targets preparation: Production of $^{155}$Tb as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Férid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.110287. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2022.110287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Chooz antineutrino detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Kerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ahijado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (9), pp.804. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is$^{70}$Zn(d,x)$^{67}$Cu the Best Way to Produce $^{67}$Cu for Medical Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.674617. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.674617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bremsstrahlung X-rays as a non-invasive tool for ion beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500-501, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2021.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: New experimental K-shell ionization cross sections for silver and gold and comparison with theoretical values from ECPSSR/RECPSSR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Naja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 479, pp.120-124. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radiobiological platform at Arronax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana de Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncy301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02023308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of energy dependance for EBT3 response to irradiation with alpha beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Deroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 454, pp.56-60. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cross-Sections for $^{nat}$Mo($\alpha$,$x$) Reactions and Medical $^{97}$Ru Production Estimations with Radionuclide Yield Calculator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Matulewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/instruments3010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: A tool to characterize multi-layer thick samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 417, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Sc medical radioisotopes with proton and deuteron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Szkliniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jastrzębski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Choiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium-232 fission induced by light charged particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.04058. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714604058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick multi-layers analysis using high energy PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nuclear data collected for medical radionuclides production could constrain nuclear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.08008. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714608008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New excitation functions for proton induced reactions on natural titanium, nickel and copper up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 383, pp.191-212. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'analyse de matériaux par faisceaux d'ions à ARRONAX : Etude de l'effet d'humidité sur les échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Méthodes d'instrumentation et d'analyse des mesures, 15 (3-4), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.3-4.117-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteron induced Tb-155 production, a theranostic isotope for SPECT imaging and auger therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce high specific activity tin-117 m using alpha particle beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.113-124. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements of deuteron induced nuclear reactions on natural titanium up to 34 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New beam monitoring tool for radiobiology experiments at the cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166 (1-4), pp.257-260. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncv199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Scandium-44m and Scandium-44g with Deuterons on Calcium-44: Cross Section measurements and Production Yield Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.6847-6864. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/17/6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of medical isotopes from a thorium target irradiated by light charged particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/3/931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interest to use deuteron beams to produce non-conventional radionuclides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (31), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2015.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements of deuteron induced nuclear reactions on natural tungsten up to 34 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2014.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.292-295. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBT2 films response to alpha radiation at 48.3 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Deroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (1-4), pp.428-432. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncu151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{232}$Th(d,xn)$^{230,232,233}$Pa Cross Section Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.267-269. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{232}$Th(d,4n)$^{230}$Pa cross-section measurements at ARRONAX facility for the production of $^{230}$U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (supplement), pp.e19-e22. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of 186Re production cross section induced by deuterons on natW target at ARRONAX facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.e16-e18. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Production in the MEGAPIE Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dementjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron production in neutron-induced reactions at 96 MeV on 56Fe and 208Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.044619. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.84.044619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear reaction measurements of 95MeV/u 12C interactions on PMMA for hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Braunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.2676-2684. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00619633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRONAX, a high-energy and high-intensity cyclotron for nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-008-0802-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE-TEST project: Supporting research and lessons learned in first-of-a-kind spallation target technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 238, pp.1471-1495. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced light-ion production from Fe, Pb and U at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-4), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncm026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00276776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and light-charged-particle productions in proton-induced reactions on $^{208}$Pb at 62.9 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Delbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE 1 MW target in support to ADS development: status of R&D and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 335, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleon-induced reactions at intermediate energies: New data at 96 MeV and theoretical status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.014607-1-014607-18. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.014607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances In Nantes Around The ARRONAX Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements Of 111Ag With The Reaction natPd(α,x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements and production of 165Tm via the 165Ho(α,4n) reaction: generator of a pure Auger electron emitter, 165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natNi(d,x)61Cu reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Of Functionalized mesoporous Carbons In Production of 165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Amayuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Frealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of 165Tm and concept of generator 165Tm/165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop of the European Network of Research Cyclotron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 70 Zn(d,x) 67 Cu the best way to produce 67 Cu for medical applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de Pb-203 dédiée à l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUCLEAR CROSS SECTION MEASUREMENT OF TERBIUM 155 PRODUCTION USING REACTIONS INDUCED BY LIGHT IONS ON EU, GD, TB AND DY TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Carlo Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 70Zn(d,x)67Cu the best way to produce 67Cu for medical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.96/501, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION DE PLOMB-203 DÉDIÉE À L'IMAGERIE MÉDICALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of different production paths for 155 Tb using Gd targets : from target manufacturing to Tb/Gd separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Formento-Cavaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMAP Radiolanthanides Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Villigen PSI, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION OF PB-203: PATHWAY FROM TARGET MANUFACTURING TO CHEMICAL SEPARATION WTTC19 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natNi(d,x)61Cu reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTCC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical radionuclides production and status of the SMILES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar INFN LNL Pavova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04791379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natPd(α,x)111Ag reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumour targeting, Imaging, RadiotherapieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Erquy, FR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between absorbed dose and proton energy with bremsstrahlung spectra for in vivo dosimetry of preclinical hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European X-Ray Spectrometry Conference (EXRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the 161Tb production cross section for nuclear data and nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Advances in Radioactive Isotope Science (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.92/491, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of innovative diamond detectors for beam monitoring in highly radiative environment for applications in nuclear and medical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from Target Manufacturing to Chemical Separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ICI International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saskatook, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de plomb-203 au GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions on liquid bismuth target use as an alternative for astatine-211 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bigourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Conference of the International Nuclear Target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villingen, Switzerland. pp.09002, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328509002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are alpha beams of interest to produce medical radionuclides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lèna Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Nuclear Physics Conference (INPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from Target Manufacturing to Chemical Separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTDS-2022 30th Conference of the International Nuclear target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from target manufacturing to chemical separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference of the International Nuclear target Development Society INTDS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Medical Isotopes From a Thorium Target Irradiated by Light Charged Particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Compact Accelerators for Isotope Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Warrington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target development for the production of Cu-67 and Tb-149 for the future radiotherapy treatment at GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium NTHS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de moniteurs faisceaux en technologie diamant pour le monitorage de radiothérapies innovantes : hadronthérapie et thérapies &amp;quot;flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un moniteur faisceau basé sur l'utilisation de détecteurs diamants pour le contrôle en ligne de faisceaux pulsés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées prospectives IN2P3, Séminaire thématique GT07 « Accélérateurs et instrumentation associée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based detector development for pulsed beam monitoring for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very High Energy Electron Radiotherapy Workshop (VHEE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERN, Oct 2020, Meyrin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Production of 67 Cu using the 70 Zn(d,x) 67 Cu Reaction Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ICI 2020: 10th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme d'irradiation autour du cyclotron C70 du GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ResPlandIr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: measurements for Cu, Ag and Ti K-shell ionization cross sections and comparisons with theoretical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontres des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Logonna-Daoulas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross sections for titanium, copper, silver, and gold atoms and comparison with theoretical values of ECPSSR/RECPSSR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBA2019 : 24th International conference on ion beam analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of innovative radionuclides for therapy and diagnostics: nuclear data measurements and comparisons with TALYS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy. pp.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioisotopes Médicaux Innovants, RaMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of innovative radionuclides for therapy or diagnostic: nuclear data measurements and comparison with TALYS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Varenna International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive isotopes produced for medical applications: setting up an accurate measurement method for production cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale "Matière, Molécules et Matériaux" Rennes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section of 197m Hg induced by deuterons on natural gold target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Varenna Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de radio-isotopes avec des cyclotrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur l'accélération d'ions par laser et la production de radio-isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'isotopes innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GdR MI2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE : a powerful tool to characterize multi-layers thick samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cyclotron Arronax for fundamental and applied research with light ion beams &amp;lt; 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross sections and comparison with theoretical values calculated using ECPSSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data for applications in nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutron For Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the TALYS Code using Data Collected for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Isotopes &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data from stacked foils experiments and comparison with TALYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Workshop on Targetry and Target Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nuclear data collected for medical radionuclides production could constrain nuclear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interest to use deuteron beams to produce nonconventional radionuclides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S49, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30100-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tb-155 production with gadolinium target: proton, deuteron or alpha beam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S36, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New K-shell ionization cross sections for high energy PIXE and comparison with theoretical values of ECPSSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry (EXRS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce scandium-44 efficiently?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S48, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30099-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce the highest tin-117m specific activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S35-S36, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30072-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'analyse de matériaux par faisceaux d'ions à ARRONAX : Etude de l'effet d'humidité sur les échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of 230Pa and 186Re production cross sections induced by deuterons at Arronax facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRETE13 : 2013 International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rethymnon, Crète, Greece. pp.1460149, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194514601495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements for Proton and Deuteron Beam Monitor Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Isotopes and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.292-295, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th-232(d,4n)Pa-230 cross section measurements at ARRONAX facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and lessons learned within the Domain 1 &amp;quot;DESIGN&amp;quot; of the IP_EUROTRANS Integrated Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS windowless spallation target design and corresponding R&D topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Batrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE spallation target: Irradiation of the first protypical spallation target for future ADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latge Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolmuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron production in neutron-induced reactions at 96 MeV on iron and lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFNUDAT Fast Neutrons – Scientific Workshop on Neutron Measurements,Theory &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Geel, Belgium. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2787/23116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00492789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic characterization of the MEGAPIE target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Filges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.350-354, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile elements production rates in a proton-irradiated molten lead-bismuth target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEBEXPIR: Windowless Target Electron Beam Experimental Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPPA 2007 - Fifth International Workshop on Utilisation and Reliability of High Power Proton Accelerators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mol, Belgium. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRONAX, a high intensity cyclotron in Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Konobeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEBEXPIR: Windowless target electron beam experimental irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Materials for Heavy Liquid Metal Cooled Reactors and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, Italy. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS Spallation Target Proof of Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotrans Annual Full Meeting DM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of neutron-induced light-ion production with the MEDLEY facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tippawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nice, France. pp.1347-1350, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00303884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(n,Xn) measurements at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.1035-1038, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00160321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced light-ion production from Fe, Pb and U at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fast Neutron Detectors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.PoS(FNDA2006)078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00161736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE Spallation Target: Design Implementation and Preliminary Tests of the First Prototypical Spallation Target for Future ADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Latge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Supporting R&D of the XT-ADS Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stieglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.531-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast neutron detector for nuclear data measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fast Neutron Detectors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.PoS(FNDA2006)009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00096439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 DESIGN: Development of a Detailed Design of XT-ADS and of a Conceptual Design of EFIT with Heavy Liquid Metal Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and Light Charged Particle Production in Neutron or Proton‐induced Reaction on Iron, Lead and Uranium at Intermediate Energy (20 to 200 MeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear data for science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Santa Fe, United States. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1944957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE-TEST Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stieglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. U. Knebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on P&amp;T and ADS Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Mol, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light charged particle production cross sections in 62.9 MeV proton induced reactions on $^{208}$Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.224-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natPd(a,x)111Ag reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements and production of 165Tm via the 165Ho(a,4n) reaction: generator of a pure Auger electron emitter,165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop of the European Cyclotron Network - CYCLEUR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de 165Tm et conception d’un générateur 165Tm/165Er à partir de matériaux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchi O. Ania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary School in Nuclear Medicine #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative dosimetry through UV-Visible light for beam quality control and bremsstrahlung X-rays for online in vivo dosimetry of conventionnal and FLASH hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2024 4th Flash Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements Of 161Tb Production Cross Section For Nuclear Data And Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMAP - School on radionuclide production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (Louvain), KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Joliot-Curie 2024 : Radiations for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Pierre D'Oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of $^{161}$Tb Production Cross Section for Nuclear Data and Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from target manufacturing to chemical separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is $^{70}$Zn(d,x)$^{67}$Cu the best way to produce $^{67}$Cu for medical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based detector for high-intensity pulsed beam monitoring: a tool for Flash irradiations and beam diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of diamond-based detectors for high-intensity pulsed beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDD XXVI Hasselt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response characterization of a new radiochromic film to ultra high dose rates for light ions beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhage, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section efficace de production de rayons X de la couche K : qu'en est-il à haute energie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontre "Ion Beam Applications Francophone" - IBAF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASHMOD : vers une plateforme d’irradiation préclinique en protonthérapie FLASH à ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive isotopes produced for medical applications: setting up an accurate measurement method for production cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined PIXE/PIGE with the high-energy beams of the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Particle Induced X-Ray Emission (PIXE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Somerset West, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy ion beam analysis at ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Particle Induced X-ray Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Gramado, Brazil. Books of Abstracts, pp.PB24, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam monitoring and dosimetry tools for radiobiology experiments at the cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Translational research in Radiation Oncology / Physics for Health in Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Switzerland. 110 (Supplement 1), pp.S53-S54, 2014, Radiotherapy &amp; Oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of potential innovative positron-emitting radionuclides for PET applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the EANM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Athens, Greece. 33 (Issue 2 Supplement), pp.228, 2006, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-006-0216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and R&D support of the XT-ADS Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Workshop Proceedings, pp.245-252, 2008, Utilisation and reliability of High Power Proton Accelerators (HPPA5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE target design and dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.5-22, 2003, Proceedings of the 4th MEGAPIE Technical Review Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE: The World’s First High-Power Liquid Metal Spallation Neutron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latge Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wohlmuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gavillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorium Energy for the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.279-287, 2016, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26542-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01954971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of the Accelerator Driven System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van den Eynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the feasibility of the XT-ADS spallation target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Synthesis Report of the Different ADS Design Status. Establishment of a Catalogue of the R&D needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frogheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woaye-Hune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the selection of the reference XT-ADS target design and specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bryun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.19, EURATOM. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Summary Report on Target Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Report on Target Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SUBATECH-2003-03-A, IN2P3. 2003, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton induced reactions on $^{natural}$U at 62.9 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de précision des sections efficaces de production d’isotopes d’intérêt médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05339119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sections efficaces de production de pions et de kaons lors de collisions proton-noyau de l'ordre du GeV. Mesures de sections efficaces de production de particules chargées légères lors de réactions induites par protons de 62,9 MeV sur cible de plomb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative radioisotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole Joliot Curie 2024 Radiations for Health, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Chooz, A Search for the Neutrino Mixing Angle $\theta$13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter of Intent for Double-CHOOZ: a Search for the Mixing Angle Theta13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bezrukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DC861DA"/>
+    <w:nsid w:val="BAAFE2E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-guertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9077-0994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16747085X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424055v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bouteculet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Bacri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r B&#283;hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2025.112375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ralite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.113353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari-Chauveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Frelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de France" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haddad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2025.112061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ralite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nigron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gibertini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ae1627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Audouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bozovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2025.109559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111777" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sounalet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Kamalakannan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111190" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Cassisa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2023.110996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Granger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rayer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2023.110927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328509001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2022.110605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Haddad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2022.110287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Kerret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ahijado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10726-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.674617" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.05.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02023308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Nadal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cherubini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy301" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Deroff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Matulewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments3010007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szkliniarz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Jastrz&#281;bski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Choi&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.09.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subercaze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.09.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duchemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Subercaze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.02.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guigot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714608008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.07.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.117-127" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.09.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essayan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.06.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2015.06.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/17/6847" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/931" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2014.12.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guertin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koumeir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu151" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.073" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tall" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.080" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070ZHJT9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.12.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01082005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.11.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Eikenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Sagrado Garc&#237;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blideanu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.044619" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9Z6QRXD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0802-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1PS47G9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289995v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fazio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomsen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.11.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V5796Q6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pomp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blomgren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2D6AE6C5E51E4FDE745D4FB75A47988D2A7338E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auduc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delbar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10073-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WNFF6GL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groeschel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knebel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Perret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSDGPXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022117v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.014607" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nigron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322391v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nigron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Amayuelas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Frealle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655037" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770087v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771631v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Carlo Bolchini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Confalonieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cardani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738075v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737813v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Formento-Cavaier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771648v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737775v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04791379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521361v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rintaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643344v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Everaere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247293v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bigourdan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328509002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Bonraisin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brelet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Mouchard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457501v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157968v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289775v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340202v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hazim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02000090v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nigron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitarz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289829v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414700v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955239v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458216v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458258v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403206v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955258v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457698v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955280v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930567v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30073-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930774v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30099-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930531v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30072-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280183v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082278v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194514601495" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955608v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061739v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955640v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686848v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batrak" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687046v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bruyn" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687049v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolmuther" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492789v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2787/23116" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290456v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07762" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084114v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heyse" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aoust" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dierckx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Rosseel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290469v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07340" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289298v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuurmans" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rosseel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Tichelen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.02.015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J3BTR5L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420980v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00303884v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tippawan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevilacqua" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07759" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160321v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iltis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07433" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00161736v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290482v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latge" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290520v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stieglitz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00096439v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290526v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Abderrahim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artioli" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671343v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944957" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025251v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. U. Knebel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019869v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320141v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bonraisin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322431v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977569v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchi O. Ania" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780707v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770179v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827731v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780685v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780739v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247319v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143053v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143034v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839761v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouly" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Collot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839747v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Molle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Gallin-Martel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koumeir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bouly" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680039v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283797v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397678v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414668v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082292v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082286v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082416v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-006-0216-1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTBHGDZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084138v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082506v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bortoli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01954971v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlmuther" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dai" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gavillet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26542-1_41" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084241v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Eynde" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messaoudi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanello" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Fuentes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084211v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084509v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frogheri" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woaye-Hune" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084148v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bryun" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025254v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auduc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05339119v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011244v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779550v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087231v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barabanov" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beissel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berridge" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023592v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezrukov" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-guertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9077-0994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16747085X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424055v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bouteculet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Bacri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r B&#283;hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2025.112375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ralite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.113353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ralite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari-Chauveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Frelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de France" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2025.112061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nigron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gibertini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ae1627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Audouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bozovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2025.109559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sounalet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Kamalakannan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Cassisa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Granger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rayer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2023.110927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2023.110996" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328509001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2022.110605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2022.110287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Kerret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ahijado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10726-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.674617" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.05.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02023308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Nadal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cherubini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy301" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Deroff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Matulewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments3010007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subercaze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szkliniarz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Jastrz&#281;bski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Choi&#324;ski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.09.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duchemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Subercaze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.02.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guigot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714608008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.07.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.117-127" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.09.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essayan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.06.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2015.06.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/17/6847" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/931" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2014.12.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.080" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070ZHJT9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koumeir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu151" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.12.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01082005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.11.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Eikenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Sagrado Garc&#237;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blideanu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.044619" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9Z6QRXD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0802-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1PS47G9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289995v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fazio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomsen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.11.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V5796Q6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pomp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blomgren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2D6AE6C5E51E4FDE745D4FB75A47988D2A7338E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auduc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delbar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10073-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WNFF6GL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groeschel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knebel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Perret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSDGPXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022117v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.014607" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559427v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525932v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nigron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Bonraisin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nigron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354533v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Amayuelas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Frealle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737832v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771631v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Carlo Bolchini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Confalonieri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrella" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cardani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521373v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737813v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Formento-Cavaier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04791379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780637v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rintaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Everaere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737909v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bigourdan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328509002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Bonraisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brelet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752954v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Mouchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457501v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159139v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152534v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157968v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007524v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289775v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340202v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hazim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02000090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nigron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitarz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289829v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414720v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414700v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458216v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458258v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955258v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457698v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457553v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955280v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930567v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30073-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458423v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930774v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30099-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30072-X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280183v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082278v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194514601495" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061739v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955640v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687046v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bruyn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batrak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687049v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolmuther" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492789v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2787/23116" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290456v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07762" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084114v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heyse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aoust" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dierckx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Rosseel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290469v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07340" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289298v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuurmans" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rosseel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Tichelen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.02.015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J3BTR5L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420980v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00303884v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tippawan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevilacqua" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07759" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160321v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iltis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07433" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00161736v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290482v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latge" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290520v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stieglitz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00096439v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290526v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Abderrahim" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artioli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671343v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944957" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. U. Knebel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322431v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320141v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bonraisin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977569v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchi O. Ania" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780707v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827731v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770179v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780685v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780739v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143053v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247319v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143034v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839761v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Collot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839747v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Molle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Gallin-Martel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koumeir" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bouly" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680039v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283797v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397678v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414668v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082292v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082286v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082416v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-006-0216-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTBHGDZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084138v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082506v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bortoli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01954971v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlmuther" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dai" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gavillet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26542-1_41" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084241v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Eynde" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messaoudi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanello" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Fuentes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084211v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084509v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frogheri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woaye-Hune" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084148v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bryun" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025254v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auduc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05339119v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011244v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779550v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087231v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barabanov" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beissel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berridge" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023592v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezrukov" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>