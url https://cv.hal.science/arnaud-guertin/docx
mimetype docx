--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Guertin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9077-0994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16747085X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the proton-induced reaction 155Gd(p,n)155Tb at energies between 7 and 26 MeV with highly-enriched 155Gd targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bouteculet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Olivier Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Běhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229, pp.112375. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2025.112375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam monitoring through water scintillation in radiobiology experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Phys.Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.113353. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2025.113353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of &amp;lt;i&amp;gt;Bremsstrahlung&amp;lt;/i&amp;gt; X‐Rays Emitted During Monoenergetic and Spread‐Out Bragg Peak Proton Irradiations in Preclinical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Ray Spectrom.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.xrs.70063. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing $^{211}$At production cross section by studying the rise of $^{210}$At cross section: First measurement using Linac SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ansari-Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M Frelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.112061. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2025.112061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear cross-section of the nat Eu(α , x) reactions up to 65 MeV: focus on the production of theranostic radioisotopes of terbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gibertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.115102. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ae1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative production of Lead-203: Optimizing production, purification, and radiolabelling for enhanced theranostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Med.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150-151, pp.109559. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2025.109559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $^{203}$Pb from enriched $^{205}$Tl using deuteron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Kamalakannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.111190. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental measurements of X-ray emissions induced by protons of several tens of MeV on elements with Z=22 to Z=79: Toward quantitative high-energy PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.111777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of pure $^{155}$Gd targets and $^{155}$Gd(p,x)$^{155}$Tb,$^{156}$Tb cross-section measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bouteculet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Olivier Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cassisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111485. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reach suitable $^{161}$ Tb purity for medical applications using the$^{160}$Gd(d,n) reaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.110927. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2023.110927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of terbium production from enriched Gd targets via the reaction $^{155}$Gd(d,2n)$^{155}$Tb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 201, pp.110996. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2023.110996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of Tl targets by electrodeposition for the study of excitation functions of 203Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.09001. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328509001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental bremsstrahlung cross-section for light ion beams up to 60 MeV and comparison to theoretical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Phys.Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.110605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2022.110605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Ni–Gd$_2$O$-3$ for composite thin targets preparation: Production of $^{155}$Tb as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Férid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.110287. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2022.110287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Chooz antineutrino detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Kerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ahijado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (9), pp.804. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is$^{70}$Zn(d,x)$^{67}$Cu the Best Way to Produce $^{67}$Cu for Medical Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.674617. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.674617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bremsstrahlung X-rays as a non-invasive tool for ion beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500-501, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2021.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: New experimental K-shell ionization cross sections for silver and gold and comparison with theoretical values from ECPSSR/RECPSSR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Naja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 479, pp.120-124. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radiobiological platform at Arronax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana de Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncy301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02023308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of energy dependance for EBT3 response to irradiation with alpha beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Deroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 454, pp.56-60. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cross-Sections for $^{nat}$Mo($\alpha$,$x$) Reactions and Medical $^{97}$Ru Production Estimations with Radionuclide Yield Calculator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Matulewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/instruments3010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: A tool to characterize multi-layer thick samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 417, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Sc medical radioisotopes with proton and deuteron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Szkliniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jastrzębski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Choiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium-232 fission induced by light charged particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.04058. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714604058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick multi-layers analysis using high energy PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nuclear data collected for medical radionuclides production could constrain nuclear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.08008. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714608008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New excitation functions for proton induced reactions on natural titanium, nickel and copper up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 383, pp.191-212. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'analyse de matériaux par faisceaux d'ions à ARRONAX : Etude de l'effet d'humidité sur les échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Méthodes d'instrumentation et d'analyse des mesures, 15 (3-4), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.3-4.117-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteron induced Tb-155 production, a theranostic isotope for SPECT imaging and auger therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce high specific activity tin-117 m using alpha particle beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.113-124. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements of deuteron induced nuclear reactions on natural titanium up to 34 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New beam monitoring tool for radiobiology experiments at the cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166 (1-4), pp.257-260. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncv199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Scandium-44m and Scandium-44g with Deuterons on Calcium-44: Cross Section measurements and Production Yield Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.6847-6864. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/17/6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of medical isotopes from a thorium target irradiated by light charged particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/3/931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interest to use deuteron beams to produce non-conventional radionuclides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (31), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2015.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements of deuteron induced nuclear reactions on natural tungsten up to 34 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2014.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.292-295. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBT2 films response to alpha radiation at 48.3 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Deroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (1-4), pp.428-432. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncu151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{232}$Th(d,xn)$^{230,232,233}$Pa Cross Section Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.267-269. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{232}$Th(d,4n)$^{230}$Pa cross-section measurements at ARRONAX facility for the production of $^{230}$U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (supplement), pp.e19-e22. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of 186Re production cross section induced by deuterons on natW target at ARRONAX facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.e16-e18. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Production in the MEGAPIE Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dementjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron production in neutron-induced reactions at 96 MeV on 56Fe and 208Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.044619. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.84.044619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear reaction measurements of 95MeV/u 12C interactions on PMMA for hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Braunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.2676-2684. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00619633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRONAX, a high-energy and high-intensity cyclotron for nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-008-0802-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE-TEST project: Supporting research and lessons learned in first-of-a-kind spallation target technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 238, pp.1471-1495. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced light-ion production from Fe, Pb and U at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-4), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncm026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00276776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and light-charged-particle productions in proton-induced reactions on $^{208}$Pb at 62.9 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Delbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE 1 MW target in support to ADS development: status of R&D and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 335, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleon-induced reactions at intermediate energies: New data at 96 MeV and theoretical status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.014607-1-014607-18. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.014607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances In Nantes Around The ARRONAX Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements Of 111Ag With The Reaction natPd(α,x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements and production of 165Tm via the 165Ho(α,4n) reaction: generator of a pure Auger electron emitter, 165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natNi(d,x)61Cu reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Of Functionalized mesoporous Carbons In Production of 165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Amayuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Frealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of 165Tm and concept of generator 165Tm/165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop of the European Network of Research Cyclotron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 70 Zn(d,x) 67 Cu the best way to produce 67 Cu for medical applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de Pb-203 dédiée à l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUCLEAR CROSS SECTION MEASUREMENT OF TERBIUM 155 PRODUCTION USING REACTIONS INDUCED BY LIGHT IONS ON EU, GD, TB AND DY TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Carlo Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 70Zn(d,x)67Cu the best way to produce 67Cu for medical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.96/501, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION DE PLOMB-203 DÉDIÉE À L'IMAGERIE MÉDICALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of different production paths for 155 Tb using Gd targets : from target manufacturing to Tb/Gd separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Formento-Cavaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMAP Radiolanthanides Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Villigen PSI, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION OF PB-203: PATHWAY FROM TARGET MANUFACTURING TO CHEMICAL SEPARATION WTTC19 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natNi(d,x)61Cu reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTCC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical radionuclides production and status of the SMILES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar INFN LNL Pavova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04791379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natPd(α,x)111Ag reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumour targeting, Imaging, RadiotherapieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Erquy, FR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between absorbed dose and proton energy with bremsstrahlung spectra for in vivo dosimetry of preclinical hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European X-Ray Spectrometry Conference (EXRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the 161Tb production cross section for nuclear data and nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Advances in Radioactive Isotope Science (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.92/491, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of innovative diamond detectors for beam monitoring in highly radiative environment for applications in nuclear and medical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from Target Manufacturing to Chemical Separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ICI International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saskatook, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de plomb-203 au GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions on liquid bismuth target use as an alternative for astatine-211 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bigourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Conference of the International Nuclear Target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villingen, Switzerland. pp.09002, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328509002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are alpha beams of interest to produce medical radionuclides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lèna Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Nuclear Physics Conference (INPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from Target Manufacturing to Chemical Separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTDS-2022 30th Conference of the International Nuclear target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from target manufacturing to chemical separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference of the International Nuclear target Development Society INTDS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Medical Isotopes From a Thorium Target Irradiated by Light Charged Particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Compact Accelerators for Isotope Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Warrington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target development for the production of Cu-67 and Tb-149 for the future radiotherapy treatment at GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium NTHS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de moniteurs faisceaux en technologie diamant pour le monitorage de radiothérapies innovantes : hadronthérapie et thérapies &amp;quot;flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un moniteur faisceau basé sur l'utilisation de détecteurs diamants pour le contrôle en ligne de faisceaux pulsés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées prospectives IN2P3, Séminaire thématique GT07 « Accélérateurs et instrumentation associée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based detector development for pulsed beam monitoring for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very High Energy Electron Radiotherapy Workshop (VHEE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERN, Oct 2020, Meyrin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Production of 67 Cu using the 70 Zn(d,x) 67 Cu Reaction Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ICI 2020: 10th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme d'irradiation autour du cyclotron C70 du GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ResPlandIr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: measurements for Cu, Ag and Ti K-shell ionization cross sections and comparisons with theoretical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontres des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Logonna-Daoulas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross sections for titanium, copper, silver, and gold atoms and comparison with theoretical values of ECPSSR/RECPSSR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBA2019 : 24th International conference on ion beam analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of innovative radionuclides for therapy and diagnostics: nuclear data measurements and comparisons with TALYS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy. pp.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioisotopes Médicaux Innovants, RaMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of innovative radionuclides for therapy or diagnostic: nuclear data measurements and comparison with TALYS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Varenna International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive isotopes produced for medical applications: setting up an accurate measurement method for production cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale "Matière, Molécules et Matériaux" Rennes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section of 197m Hg induced by deuterons on natural gold target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Varenna Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de radio-isotopes avec des cyclotrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur l'accélération d'ions par laser et la production de radio-isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'isotopes innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GdR MI2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE : a powerful tool to characterize multi-layers thick samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cyclotron Arronax for fundamental and applied research with light ion beams &amp;lt; 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross sections and comparison with theoretical values calculated using ECPSSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data for applications in nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutron For Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the TALYS Code using Data Collected for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Isotopes &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data from stacked foils experiments and comparison with TALYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Workshop on Targetry and Target Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nuclear data collected for medical radionuclides production could constrain nuclear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interest to use deuteron beams to produce nonconventional radionuclides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S49, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30100-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tb-155 production with gadolinium target: proton, deuteron or alpha beam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S36, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New K-shell ionization cross sections for high energy PIXE and comparison with theoretical values of ECPSSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry (EXRS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce scandium-44 efficiently?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S48, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30099-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce the highest tin-117m specific activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S35-S36, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30072-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'analyse de matériaux par faisceaux d'ions à ARRONAX : Etude de l'effet d'humidité sur les échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of 230Pa and 186Re production cross sections induced by deuterons at Arronax facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRETE13 : 2013 International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rethymnon, Crète, Greece. pp.1460149, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194514601495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements for Proton and Deuteron Beam Monitor Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Isotopes and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.292-295, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th-232(d,4n)Pa-230 cross section measurements at ARRONAX facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and lessons learned within the Domain 1 &amp;quot;DESIGN&amp;quot; of the IP_EUROTRANS Integrated Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS windowless spallation target design and corresponding R&D topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Batrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE spallation target: Irradiation of the first protypical spallation target for future ADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latge Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolmuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron production in neutron-induced reactions at 96 MeV on iron and lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFNUDAT Fast Neutrons – Scientific Workshop on Neutron Measurements,Theory &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Geel, Belgium. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2787/23116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00492789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic characterization of the MEGAPIE target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Filges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.350-354, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile elements production rates in a proton-irradiated molten lead-bismuth target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEBEXPIR: Windowless Target Electron Beam Experimental Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPPA 2007 - Fifth International Workshop on Utilisation and Reliability of High Power Proton Accelerators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mol, Belgium. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRONAX, a high intensity cyclotron in Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Konobeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEBEXPIR: Windowless target electron beam experimental irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Materials for Heavy Liquid Metal Cooled Reactors and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, Italy. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS Spallation Target Proof of Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotrans Annual Full Meeting DM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of neutron-induced light-ion production with the MEDLEY facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tippawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nice, France. pp.1347-1350, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00303884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(n,Xn) measurements at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.1035-1038, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00160321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced light-ion production from Fe, Pb and U at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fast Neutron Detectors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.PoS(FNDA2006)078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00161736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE Spallation Target: Design Implementation and Preliminary Tests of the First Prototypical Spallation Target for Future ADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Latge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Supporting R&D of the XT-ADS Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stieglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.531-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast neutron detector for nuclear data measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fast Neutron Detectors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.PoS(FNDA2006)009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00096439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 DESIGN: Development of a Detailed Design of XT-ADS and of a Conceptual Design of EFIT with Heavy Liquid Metal Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and Light Charged Particle Production in Neutron or Proton‐induced Reaction on Iron, Lead and Uranium at Intermediate Energy (20 to 200 MeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear data for science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Santa Fe, United States. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1944957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE-TEST Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stieglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. U. Knebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on P&amp;T and ADS Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Mol, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light charged particle production cross sections in 62.9 MeV proton induced reactions on $^{208}$Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.224-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natPd(a,x)111Ag reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements and production of 165Tm via the 165Ho(a,4n) reaction: generator of a pure Auger electron emitter,165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop of the European Cyclotron Network - CYCLEUR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de 165Tm et conception d’un générateur 165Tm/165Er à partir de matériaux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchi O. Ania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary School in Nuclear Medicine #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative dosimetry through UV-Visible light for beam quality control and bremsstrahlung X-rays for online in vivo dosimetry of conventionnal and FLASH hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2024 4th Flash Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements Of 161Tb Production Cross Section For Nuclear Data And Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMAP - School on radionuclide production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (Louvain), KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Joliot-Curie 2024 : Radiations for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Pierre D'Oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of $^{161}$Tb Production Cross Section for Nuclear Data and Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from target manufacturing to chemical separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is $^{70}$Zn(d,x)$^{67}$Cu the best way to produce $^{67}$Cu for medical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based detector for high-intensity pulsed beam monitoring: a tool for Flash irradiations and beam diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of diamond-based detectors for high-intensity pulsed beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDD XXVI Hasselt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response characterization of a new radiochromic film to ultra high dose rates for light ions beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhage, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section efficace de production de rayons X de la couche K : qu'en est-il à haute energie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontre "Ion Beam Applications Francophone" - IBAF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASHMOD : vers une plateforme d’irradiation préclinique en protonthérapie FLASH à ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive isotopes produced for medical applications: setting up an accurate measurement method for production cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined PIXE/PIGE with the high-energy beams of the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Particle Induced X-Ray Emission (PIXE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Somerset West, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy ion beam analysis at ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Particle Induced X-ray Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Gramado, Brazil. Books of Abstracts, pp.PB24, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam monitoring and dosimetry tools for radiobiology experiments at the cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Translational research in Radiation Oncology / Physics for Health in Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Switzerland. 110 (Supplement 1), pp.S53-S54, 2014, Radiotherapy &amp; Oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of potential innovative positron-emitting radionuclides for PET applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the EANM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Athens, Greece. 33 (Issue 2 Supplement), pp.228, 2006, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-006-0216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and R&D support of the XT-ADS Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Workshop Proceedings, pp.245-252, 2008, Utilisation and reliability of High Power Proton Accelerators (HPPA5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE target design and dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.5-22, 2003, Proceedings of the 4th MEGAPIE Technical Review Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE: The World’s First High-Power Liquid Metal Spallation Neutron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latge Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wohlmuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gavillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorium Energy for the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.279-287, 2016, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26542-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01954971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of the Accelerator Driven System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van den Eynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the feasibility of the XT-ADS spallation target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Synthesis Report of the Different ADS Design Status. Establishment of a Catalogue of the R&D needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frogheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woaye-Hune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the selection of the reference XT-ADS target design and specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bryun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.19, EURATOM. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Summary Report on Target Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Report on Target Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SUBATECH-2003-03-A, IN2P3. 2003, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton induced reactions on $^{natural}$U at 62.9 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de précision des sections efficaces de production d’isotopes d’intérêt médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05339119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sections efficaces de production de pions et de kaons lors de collisions proton-noyau de l'ordre du GeV. Mesures de sections efficaces de production de particules chargées légères lors de réactions induites par protons de 62,9 MeV sur cible de plomb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative radioisotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole Joliot Curie 2024 Radiations for Health, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Chooz, A Search for the Neutrino Mixing Angle $\theta$13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter of Intent for Double-CHOOZ: a Search for the Mixing Angle Theta13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bezrukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Guertin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9077-0994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16747085X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the proton-induced reaction 155Gd(p,n)155Tb at energies between 7 and 26 MeV with highly-enriched 155Gd targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bouteculet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Olivier Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Běhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229, pp.112375. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2025.112375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam monitoring through water scintillation in radiobiology experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Phys.Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.113353. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2025.113353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of &amp;lt;i&amp;gt;Bremsstrahlung&amp;lt;/i&amp;gt; X‐Rays Emitted During Monoenergetic and Spread‐Out Bragg Peak Proton Irradiations in Preclinical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Ray Spectrom.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.xrs.70063. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing $^{211}$At production cross section by studying the rise of $^{210}$At cross section: First measurement using Linac SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ansari-Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M Frelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.112061. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2025.112061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear cross-section of the nat Eu(α , x) reactions up to 65 MeV: focus on the production of theranostic radioisotopes of terbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gibertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), pp.115102. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ae1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative production of Lead-203: Optimizing production, purification, and radiolabelling for enhanced theranostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Med.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150-151, pp.109559. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2025.109559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $^{203}$Pb from enriched $^{205}$Tl using deuteron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Kamalakannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.111190. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental measurements of X-ray emissions induced by protons of several tens of MeV on elements with Z=22 to Z=79: Toward quantitative high-energy PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.111777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of pure $^{155}$Gd targets and $^{155}$Gd(p,x)$^{155}$Tb,$^{156}$Tb cross-section measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bouteculet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Olivier Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Cassisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111485. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reach suitable $^{161}$ Tb purity for medical applications using the$^{160}$Gd(d,n) reaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.110927. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2023.110927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of terbium production from enriched Gd targets via the reaction $^{155}$Gd(d,2n)$^{155}$Tb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 201, pp.110996. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2023.110996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of Tl targets by electrodeposition for the study of excitation functions of 203Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.09001. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328509001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental bremsstrahlung cross-section for light ion beams up to 60 MeV and comparison to theoretical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Phys.Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.110605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2022.110605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Ni–Gd$_2$O$-3$ for composite thin targets preparation: Production of $^{155}$Tb as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Férid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.110287. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2022.110287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Chooz antineutrino detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Kerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ahijado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (9), pp.804. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is$^{70}$Zn(d,x)$^{67}$Cu the Best Way to Produce $^{67}$Cu for Medical Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.674617. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.674617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bremsstrahlung X-rays as a non-invasive tool for ion beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500-501, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2021.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: New experimental K-shell ionization cross sections for silver and gold and comparison with theoretical values from ECPSSR/RECPSSR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Naja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 479, pp.120-124. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radiobiological platform at Arronax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana de Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncy301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02023308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of energy dependance for EBT3 response to irradiation with alpha beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Deroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 454, pp.56-60. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cross-Sections for $^{nat}$Mo($\alpha$,$x$) Reactions and Medical $^{97}$Ru Production Estimations with Radionuclide Yield Calculator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Matulewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/instruments3010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: A tool to characterize multi-layer thick samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 417, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Sc medical radioisotopes with proton and deuteron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Szkliniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jastrzębski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Choiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium-232 fission induced by light charged particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.04058. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714604058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick multi-layers analysis using high energy PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nuclear data collected for medical radionuclides production could constrain nuclear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.08008. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714608008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01951315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New excitation functions for proton induced reactions on natural titanium, nickel and copper up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 383, pp.191-212. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'analyse de matériaux par faisceaux d'ions à ARRONAX : Etude de l'effet d'humidité sur les échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Méthodes d'instrumentation et d'analyse des mesures, 15 (3-4), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.3-4.117-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteron induced Tb-155 production, a theranostic isotope for SPECT imaging and auger therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce high specific activity tin-117 m using alpha particle beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.113-124. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements of deuteron induced nuclear reactions on natural titanium up to 34 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New beam monitoring tool for radiobiology experiments at the cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166 (1-4), pp.257-260. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncv199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Scandium-44m and Scandium-44g with Deuterons on Calcium-44: Cross Section measurements and Production Yield Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.6847-6864. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/17/6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of medical isotopes from a thorium target irradiated by light charged particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.931-946. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/60/3/931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interest to use deuteron beams to produce non-conventional radionuclides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (31), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2015.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements of deuteron induced nuclear reactions on natural tungsten up to 34 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2014.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.292-295. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBT2 films response to alpha radiation at 48.3 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Deroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (1-4), pp.428-432. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncu151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{232}$Th(d,xn)$^{230,232,233}$Pa Cross Section Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.267-269. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{232}$Th(d,4n)$^{230}$Pa cross-section measurements at ARRONAX facility for the production of $^{230}$U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (supplement), pp.e19-e22. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of 186Re production cross section induced by deuterons on natW target at ARRONAX facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.e16-e18. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Production in the MEGAPIE Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dementjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron production in neutron-induced reactions at 96 MeV on 56Fe and 208Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.044619. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.84.044619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear reaction measurements of 95MeV/u 12C interactions on PMMA for hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Braunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.2676-2684. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00619633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRONAX, a high-energy and high-intensity cyclotron for nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-008-0802-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE-TEST project: Supporting research and lessons learned in first-of-a-kind spallation target technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 238, pp.1471-1495. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced light-ion production from Fe, Pb and U at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-4), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncm026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00276776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and light-charged-particle productions in proton-induced reactions on $^{208}$Pb at 62.9 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Delbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE 1 MW target in support to ADS development: status of R&D and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 335, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleon-induced reactions at intermediate energies: New data at 96 MeV and theoretical status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.014607-1-014607-18. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.70.014607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements Of 111Ag With The Reaction natPd(α,x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances In Nantes Around The ARRONAX Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements and production of 165Tm via the 165Ho(α,4n) reaction: generator of a pure Auger electron emitter, 165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natNi(d,x)61Cu reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Of Functionalized mesoporous Carbons In Production of 165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Amayuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Frealle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of 165Tm and concept of generator 165Tm/165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop of the European Network of Research Cyclotron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 70 Zn(d,x) 67 Cu the best way to produce 67 Cu for medical applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de Pb-203 dédiée à l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUCLEAR CROSS SECTION MEASUREMENT OF TERBIUM 155 PRODUCTION USING REACTIONS INDUCED BY LIGHT IONS ON EU, GD, TB AND DY TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Carlo Bolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 70Zn(d,x)67Cu the best way to produce 67Cu for medical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.96/501, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION DE PLOMB-203 DÉDIÉE À L'IMAGERIE MÉDICALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of different production paths for 155 Tb using Gd targets : from target manufacturing to Tb/Gd separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Formento-Cavaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMAP Radiolanthanides Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Villigen PSI, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION OF PB-203: PATHWAY FROM TARGET MANUFACTURING TO CHEMICAL SEPARATION WTTC19 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natNi(d,x)61Cu reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Targetry and Target Chemistry (WTCC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical radionuclides production and status of the SMILES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar INFN LNL Pavova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04791379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natPd(α,x)111Ag reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumour targeting, Imaging, RadiotherapieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Erquy, FR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between absorbed dose and proton energy with bremsstrahlung spectra for in vivo dosimetry of preclinical hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European X-Ray Spectrometry Conference (EXRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the 161Tb production cross section for nuclear data and nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Advances in Radioactive Isotope Science (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. pp.92/491, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of innovative diamond detectors for beam monitoring in highly radiative environment for applications in nuclear and medical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from Target Manufacturing to Chemical Separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ICI International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saskatook, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de plomb-203 au GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions on liquid bismuth target use as an alternative for astatine-211 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bigourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Conference of the International Nuclear Target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villingen, Switzerland. pp.09002, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328509002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are alpha beams of interest to produce medical radionuclides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lèna Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Nuclear Physics Conference (INPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from Target Manufacturing to Chemical Separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTDS-2022 30th Conference of the International Nuclear target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from target manufacturing to chemical separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference of the International Nuclear target Development Society INTDS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target development for the production of Cu-67 and Tb-149 for the future radiotherapy treatment at GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium NTHS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Medical Isotopes From a Thorium Target Irradiated by Light Charged Particles up to 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Compact Accelerators for Isotope Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Warrington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de moniteurs faisceaux en technologie diamant pour le monitorage de radiothérapies innovantes : hadronthérapie et thérapies &amp;quot;flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un moniteur faisceau basé sur l'utilisation de détecteurs diamants pour le contrôle en ligne de faisceaux pulsés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées prospectives IN2P3, Séminaire thématique GT07 « Accélérateurs et instrumentation associée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based detector development for pulsed beam monitoring for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Very High Energy Electron Radiotherapy Workshop (VHEE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERN, Oct 2020, Meyrin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Production of 67 Cu using the 70 Zn(d,x) 67 Cu Reaction Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ICI 2020: 10th International Conference on Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme d'irradiation autour du cyclotron C70 du GIP ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ResPlandIr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: measurements for Cu, Ag and Ti K-shell ionization cross sections and comparisons with theoretical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Rencontres des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Logonna-Daoulas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross sections for titanium, copper, silver, and gold atoms and comparison with theoretical values of ECPSSR/RECPSSR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBA2019 : 24th International conference on ion beam analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of innovative radionuclides for therapy and diagnostics: nuclear data measurements and comparisons with TALYS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy. pp.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioisotopes Médicaux Innovants, RaMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of innovative radionuclides for therapy or diagnostic: nuclear data measurements and comparison with TALYS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Sitarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Varenna International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de radio-isotopes avec des cyclotrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur l'accélération d'ions par laser et la production de radio-isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive isotopes produced for medical applications: setting up an accurate measurement method for production cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale "Matière, Molécules et Matériaux" Rennes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section of 197m Hg induced by deuterons on natural gold target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Varenna Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'isotopes innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GdR MI2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE : a powerful tool to characterize multi-layers thick samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cyclotron Arronax for fundamental and applied research with light ion beams &amp;lt; 70 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy PIXE: new K-shell ionization cross sections and comparison with theoretical values calculated using ECPSSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Particle Induced X-ray Emission (PIXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data for applications in nuclear medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutron For Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the TALYS Code using Data Collected for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Isotopes &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data from stacked foils experiments and comparison with TALYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Workshop on Targetry and Target Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nuclear data collected for medical radionuclides production could constrain nuclear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interest to use deuteron beams to produce nonconventional radionuclides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S49, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30100-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tb-155 production with gadolinium target: proton, deuteron or alpha beam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S36, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New K-shell ionization cross sections for high energy PIXE and comparison with theoretical values of ECPSSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry (EXRS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce scandium-44 efficiently?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S48, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30099-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to produce the highest tin-117m specific activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTR-PHE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S35-S36, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30072-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'analyse de matériaux par faisceaux d'ions à ARRONAX : Etude de l'effet d'humidité sur les échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of 230Pa and 186Re production cross sections induced by deuterons at Arronax facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRETE13 : 2013 International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rethymnon, Crète, Greece. pp.1460149, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194514601495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements for Proton and Deuteron Beam Monitor Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Isotopes and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.292-295, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th-232(d,4n)Pa-230 cross section measurements at ARRONAX facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01955640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and lessons learned within the Domain 1 &amp;quot;DESIGN&amp;quot; of the IP_EUROTRANS Integrated Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS windowless spallation target design and corresponding R&D topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Batrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE spallation target: Irradiation of the first protypical spallation target for future ADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latge Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolmuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron production in neutron-induced reactions at 96 MeV on iron and lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFNUDAT Fast Neutrons – Scientific Workshop on Neutron Measurements,Theory &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Geel, Belgium. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2787/23116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00492789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic characterization of the MEGAPIE target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Filges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.350-354, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEBEXPIR: Windowless Target Electron Beam Experimental Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPPA 2007 - Fifth International Workshop on Utilisation and Reliability of High Power Proton Accelerators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mol, Belgium. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile elements production rates in a proton-irradiated molten lead-bismuth target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cormon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRONAX, a high intensity cyclotron in Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Konobeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEBEXPIR: Windowless target electron beam experimental irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Materials for Heavy Liquid Metal Cooled Reactors and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, Italy. pp.302-306, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS Spallation Target Proof of Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotrans Annual Full Meeting DM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of neutron-induced light-ion production with the MEDLEY facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tippawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nice, France. pp.1347-1350, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00303884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(n,Xn) measurements at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. pp.1035-1038, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ndata:07433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00160321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Supporting R&D of the XT-ADS Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stieglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.531-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE Spallation Target: Design Implementation and Preliminary Tests of the First Prototypical Spallation Target for Future ADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Latge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced light-ion production from Fe, Pb and U at 96 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fast Neutron Detectors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.PoS(FNDA2006)078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00161736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast neutron detector for nuclear data measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Sagrado García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fast Neutron Detectors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cape Town, South Africa. pp.PoS(FNDA2006)009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00096439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 DESIGN: Development of a Detailed Design of XT-ADS and of a Conceptual Design of EFIT with Heavy Liquid Metal Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and Light Charged Particle Production in Neutron or Proton‐induced Reaction on Iron, Lead and Uranium at Intermediate Energy (20 to 200 MeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear data for science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Santa Fe, United States. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1944957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEGAPIE-TEST Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stieglitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. U. Knebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groeschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on P&amp;T and ADS Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Mol, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light charged particle production cross sections in 62.9 MeV proton induced reactions on $^{208}$Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.224-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production cross section measurements of the natPd(a,x)111Ag reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross section measurements and production of 165Tm via the 165Ho(a,4n) reaction: generator of a pure Auger electron emitter,165Er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop of the European Cyclotron Network - CYCLEUR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de 165Tm et conception d’un générateur 165Tm/165Er à partir de matériaux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchi O. Ania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary School in Nuclear Medicine #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative dosimetry through UV-Visible light for beam quality control and bremsstrahlung X-rays for online in vivo dosimetry of conventionnal and FLASH hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ralite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2024 4th Flash Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements Of 161Tb Production Cross Section For Nuclear Data And Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Targetry and Target Chemistry (WTTC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMAP - School on radionuclide production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (Louvain), KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Cross Section Measurements of the natNi(d,x)61Cu Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Joliot-Curie 2024 : Radiations for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Pierre D'Oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of $^{161}$Tb Production Cross Section for Nuclear Data and Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pb-203 from target manufacturing to chemical separation Tl/Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is $^{70}$Zn(d,x)$^{67}$Cu the best way to produce $^{67}$Cu for medical applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-based detector for high-intensity pulsed beam monitoring: a tool for Flash irradiations and beam diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2023 SBDD XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of diamond-based detectors for high-intensity pulsed beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDD XXVI Hasselt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response characterization of a new radiochromic film to ultra high dose rates for light ions beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhage, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section efficace de production de rayons X de la couche K : qu'en est-il à haute energie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontre "Ion Beam Applications Francophone" - IBAF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASHMOD : vers une plateforme d’irradiation préclinique en protonthérapie FLASH à ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive isotopes produced for medical applications: setting up an accurate measurement method for production cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined PIXE/PIGE with the high-energy beams of the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Particle Induced X-Ray Emission (PIXE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Somerset West, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy ion beam analysis at ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Particle Induced X-ray Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Gramado, Brazil. Books of Abstracts, pp.PB24, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam monitoring and dosimetry tools for radiobiology experiments at the cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Translational research in Radiation Oncology / Physics for Health in Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Switzerland. 110 (Supplement 1), pp.S53-S54, 2014, Radiotherapy &amp; Oncology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of potential innovative positron-emitting radionuclides for PET applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the EANM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Athens, Greece. 33 (Issue 2 Supplement), pp.228, 2006, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-006-0216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and R&D support of the XT-ADS Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Workshop Proceedings, pp.245-252, 2008, Utilisation and reliability of High Power Proton Accelerators (HPPA5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE target design and dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.5-22, 2003, Proceedings of the 4th MEGAPIE Technical Review Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGAPIE: The World’s First High-Power Liquid Metal Spallation Neutron Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latge Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wohlmuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gavillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thorium Energy for the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.279-287, 2016, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26542-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01954971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of the Accelerator Driven System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van den Eynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the feasibility of the XT-ADS spallation target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Synthesis Report of the Different ADS Design Status. Establishment of a Catalogue of the R&D needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frogheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woaye-Hune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the selection of the reference XT-ADS target design and specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bryun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.19, EURATOM. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Summary Report on Target Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Report on Target Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SUBATECH-2003-03-A, IN2P3. 2003, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton induced reactions on $^{natural}$U at 62.9 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de précision des sections efficaces de production d’isotopes d’intérêt médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05339119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sections efficaces de production de pions et de kaons lors de collisions proton-noyau de l'ordre du GeV. Mesures de sections efficaces de production de particules chargées légères lors de réactions induites par protons de 62,9 MeV sur cible de plomb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative radioisotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole Joliot Curie 2024 Radiations for Health, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Chooz, A Search for the Neutrino Mixing Angle $\theta$13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter of Intent for Double-CHOOZ: a Search for the Mixing Angle Theta13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ardellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bezrukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAAFE2E3"/>
+    <w:nsid w:val="73742120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-guertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9077-0994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16747085X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424055v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bouteculet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Bacri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r B&#283;hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2025.112375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ralite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.113353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ralite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari-Chauveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Frelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de France" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2025.112061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nigron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gibertini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ae1627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Audouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bozovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2025.109559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sounalet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Kamalakannan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Cassisa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Granger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rayer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2023.110927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2023.110996" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328509001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2022.110605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2022.110287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Kerret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ahijado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10726-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.674617" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.05.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02023308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Nadal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cherubini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy301" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Deroff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Matulewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments3010007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subercaze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szkliniarz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Jastrz&#281;bski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Choi&#324;ski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.09.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duchemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Subercaze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.02.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guigot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714608008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.07.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.117-127" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.09.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essayan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.06.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2015.06.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/17/6847" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/931" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2014.12.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.080" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070ZHJT9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koumeir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu151" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.12.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01082005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.11.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Eikenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Sagrado Garc&#237;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blideanu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.044619" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9Z6QRXD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0802-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1PS47G9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289995v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fazio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomsen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.11.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V5796Q6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pomp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blomgren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2D6AE6C5E51E4FDE745D4FB75A47988D2A7338E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auduc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delbar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10073-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WNFF6GL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groeschel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knebel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Perret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSDGPXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022117v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.014607" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559427v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525932v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nigron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Bonraisin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nigron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354533v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Amayuelas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Frealle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737832v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771631v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Carlo Bolchini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Confalonieri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrella" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cardani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521373v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737813v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Formento-Cavaier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04791379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780637v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rintaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Everaere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737909v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bigourdan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328509002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Bonraisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brelet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752954v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Mouchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457501v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159139v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152534v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157968v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007524v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289775v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340202v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hazim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02000090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nigron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitarz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289829v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414720v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414700v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458216v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458258v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955258v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457698v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457553v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955280v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930567v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30073-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458423v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930774v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30099-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30072-X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280183v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082278v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194514601495" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061739v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955640v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687046v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bruyn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batrak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687049v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolmuther" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492789v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2787/23116" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290456v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07762" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084114v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heyse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aoust" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dierckx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Rosseel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290469v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07340" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289298v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuurmans" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rosseel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Tichelen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.02.015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J3BTR5L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420980v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00303884v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tippawan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevilacqua" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07759" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160321v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iltis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07433" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00161736v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290482v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latge" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290520v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stieglitz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00096439v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290526v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Abderrahim" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artioli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671343v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944957" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. U. Knebel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322431v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320141v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bonraisin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977569v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchi O. Ania" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780707v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827731v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770179v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780685v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780739v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143053v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247319v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143034v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839761v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Collot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839747v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Molle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Gallin-Martel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koumeir" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bouly" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680039v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283797v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397678v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414668v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082292v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082286v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082416v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-006-0216-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTBHGDZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084138v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082506v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bortoli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01954971v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlmuther" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dai" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gavillet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26542-1_41" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084241v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Eynde" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messaoudi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanello" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Fuentes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084211v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084509v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frogheri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woaye-Hune" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084148v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bryun" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025254v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auduc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05339119v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011244v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779550v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087231v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barabanov" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beissel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berridge" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023592v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezrukov" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-guertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9077-0994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16747085X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424055v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bouteculet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Bacri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r B&#283;hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2025.112375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ralite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.113353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ralite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari-Chauveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Frelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de France" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2025.112061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nigron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gibertini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ae1627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Audouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bozovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2025.109559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sounalet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Kamalakannan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hazim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Cassisa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Granger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rayer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2023.110927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2023.110996" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328509001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2022.110605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2022.110287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Kerret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ahijado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10726-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.674617" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.05.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.06.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02023308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Nadal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cherubini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy301" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Deroff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Matulewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments3010007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subercaze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szkliniarz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Jastrz&#281;bski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Choi&#324;ski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.09.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duchemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Subercaze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.02.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01951315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guigot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714608008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.07.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.117-127" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.09.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essayan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2016.06.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2015.06.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/17/6847" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/931" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2014.12.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.080" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070ZHJT9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koumeir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu151" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.12.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01082005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.11.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Eikenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Sagrado Garc&#237;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blideanu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.044619" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braunn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.08.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9Z6QRXD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0802-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1PS47G9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289995v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fazio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomsen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.11.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V5796Q6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pomp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blomgren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2D6AE6C5E51E4FDE745D4FB75A47988D2A7338E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auduc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delbar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10073-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WNFF6GL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groeschel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knebel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Perret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSDGPXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022117v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.014607" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nigron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559427v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Bonraisin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nigron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354533v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Amayuelas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Frealle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737832v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771631v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Carlo Bolchini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Confalonieri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrella" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cardani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521373v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737813v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Formento-Cavaier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04791379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780637v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rintaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bouly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Everaere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737909v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bigourdan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328509002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Bonraisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brelet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752954v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Mouchard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457501v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159139v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152534v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157968v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007524v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289775v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340202v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hazim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02000090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nigron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitarz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289829v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955232v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458216v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458258v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955258v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457698v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457553v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955280v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930567v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30073-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458423v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930774v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30099-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30072-X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280183v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082278v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194514601495" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061739v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01955640v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687046v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bruyn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batrak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687049v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolmuther" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492789v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2787/23116" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084114v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heyse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aoust" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dierckx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Rosseel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290456v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07762" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290469v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07340" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289298v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuurmans" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rosseel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Tichelen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.02.015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J3BTR5L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420980v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00303884v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tippawan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevilacqua" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07759" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160321v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iltis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07433" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290520v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stieglitz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290482v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latge" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00161736v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00096439v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290526v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Abderrahim" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artioli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671343v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944957" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. U. Knebel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322431v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320141v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bonraisin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977569v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchi O. Ania" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780707v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827731v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770179v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780685v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780739v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143053v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247319v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143034v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839761v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Collot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839747v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Molle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Gallin-Martel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koumeir" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bouly" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680039v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283797v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397678v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414668v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399580v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082292v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082286v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082416v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-006-0216-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTBHGDZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084138v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082506v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bortoli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01954971v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlmuther" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dai" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gavillet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26542-1_41" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084241v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Eynde" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messaoudi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanello" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Fuentes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084211v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084509v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frogheri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woaye-Hune" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084148v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bryun" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025254v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auduc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05339119v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011244v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779550v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087231v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barabanov" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beissel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berridge" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023592v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezrukov" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>