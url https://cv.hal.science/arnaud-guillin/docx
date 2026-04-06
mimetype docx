--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1928,352 +1928,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sharp Gagliardo-Nirenberg-Sobolev inequalities and an improved Borell-Brascamp-Lieb inequality</w:t>
+                <w:t xml:space="preserve">On the Simpson index for the Moran process with random selection and immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bolley</w:t>
+                <w:t xml:space="preserve">Arnaud Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rny111⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793524520500461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464530v3</w:t>
+                <w:t xml:space="preserve">hal-01877501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low lying eigenvalues and convergence to the equilibrium of some Piecewise Deterministic Markov Processes generators in the small temperature regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New sharp Gagliardo-Nirenberg-Sobolev inequalities and an improved Borell-Brascamp-Lieb inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-020-00949-7⟩</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2020 (10), pp.3042-3083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rny111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436593v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464530v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Simpson index for the Moran process with random selection and immigration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low lying eigenvalues and convergence to the equilibrium of some Piecewise Deterministic Markov Processes generators in the small temperature regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Jabot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), </w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.3575-3608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793524520500461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00023-020-00949-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877501v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436593v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICLES SYSTEMS AND NUMERICAL SCHEMES FOR MEAN REFLECTED STOCHASTIC DIFFERENTIAL EQUATIONS</w:t>
               </w:r>
@@ -2614,51 +2614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorgui Gackou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81 (2), pp.575-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3241,64 +3241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional improvements of the logarithmic Sobolev, Talagrand and Brascamp-Lieb inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3345,64 +3345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence between dimensional contractions in Wasserstein distance and the curvature-dimension condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,226 +3901,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation inequalities, Moderate deviations and some limit theorems for bifurcating Markov chains with application.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hacène Djellout</w:t>
+                <w:t xml:space="preserve">Dimensional contraction via Markov transportation distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.309-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646588v2</w:t>
+                <w:t xml:space="preserve">hal-00808717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional contraction via Markov transportation distance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Gentil</w:t>
+                <w:t xml:space="preserve">Deviation inequalities, Moderate deviations and some limit theorems for bifurcating Markov chains with application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Bitseki Penda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Djellout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.235-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/13-AAP921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808717v3</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total variation estimates for the TCP process</w:t>
               </w:r>
@@ -4422,64 +4422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform convergence to equilibrium for granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,64 +4716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence to equilibrium in Wasserstein distance for Fokker-Planck equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5619,351 +5619,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgeometric rates of convergence of f-ergodic strong Markov processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gersende Fort</w:t>
+                <w:t xml:space="preserve">TRENDS TO EQUILIBRIUM IN TOTAL VARIATION DISTANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.03.007⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp.117-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/07-AIHP152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077681v1</w:t>
+                <w:t xml:space="preserve">hal-00136779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRENDS TO EQUILIBRIUM IN TOTAL VARIATION DISTANCE</w:t>
+                <w:t xml:space="preserve">Lyapunov conditions for Super Poincaré inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/07-AIHP152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 256 (6), pp.1821-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2009.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov conditions for Super Poincaré inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+                <w:t xml:space="preserve">Subgeometric rates of convergence of f-ergodic strong Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liming Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2009.01.003⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (3), pp.897-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00666808v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov conditions for logarithmic Sobolev and Super Poincaré inequality</w:t>
               </w:r>
@@ -6159,389 +6159,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic approach for granular media equations in the non uniformly convex case.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple proof of the Poincaré inequality for a large class of probability measures including the log-concave case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bakry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 140 (1-2), pp.19-40</w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.60-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021591v1</w:t>
+                <w:t xml:space="preserve">hal-00634523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple proof of the Poincaré inequality for a large class of probability measures including the log-concave case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Rate of convergence for ergodic continuous Markov processes : Lyapunov versus Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bakry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (3), pp.727-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2007.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634523v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of convergence for ergodic continuous Markov processes : Lyapunov versus Poincaré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic approach for granular media equations in the non uniformly convex case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 140 (1-2), pp.19-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00634524v1</w:t>
+                <w:t xml:space="preserve">hal-00021591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Importance Sampling in General Mixture Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,51 +6627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lq-functional inequalities and weighted porous media equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,51 +6722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified logarithmic Sobolev inequalities in null curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,51 +6830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak logarithmic Sobolev inequalities and entropic convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6912,51 +6912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative concentration inequalities for empirical measures on non-compact spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,51 +7102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified logarithmic Sobolev inequalities and transportation inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,277 +7331,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Law of Large Numbers for Bayesian two-layer Neural Network trained with Variational Inference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic deep-learning based defect segmentation model for electron micrographs for automatic defect inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Huix</w:t>
+                <w:t xml:space="preserve">Julien Baderot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty Sixth Annual Conference on Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bangalore, India. pp.4657-4695</w:t>
+              <w:t xml:space="preserve">SPIE Advanced Lithography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San José, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153801v1</w:t>
+                <w:t xml:space="preserve">hal-03904731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic deep-learning based defect segmentation model for electron micrographs for automatic defect inspection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Hallal</w:t>
+                <w:t xml:space="preserve">Law of Large Numbers for Bayesian two-layer Neural Network trained with Variational Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jacob</w:t>
+                <w:t xml:space="preserve">Tom Huix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Lithography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, San José, California, United States</w:t>
+              <w:t xml:space="preserve">The Thirty Sixth Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bangalore, India. pp.4657-4695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904731v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ML-Enhanced Generalized Langevin Equation for Transient Anomalous Diffusion in Polymer Dynamics</w:t>
               </w:r>
@@ -7626,51 +7626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8538,295 +8538,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of chaos in Fisher information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poquet</w:t>
+                <w:t xml:space="preserve">Diffusion annealed Langevin dynamics: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cordero-Encinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379873v1</w:t>
+                <w:t xml:space="preserve">hal-05364424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion annealed Langevin dynamics: a theoretical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Cordero-Encinar</w:t>
+                <w:t xml:space="preserve">Activity-driven clustering of jamming run-and-tumble particles: Exact three-body steady state by dynamical symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364424v1</w:t>
+                <w:t xml:space="preserve">hal-05251588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-driven clustering of jamming run-and-tumble particles: Exact three-body steady state by dynamical symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Hahn</w:t>
+                <w:t xml:space="preserve">Propagation of chaos in Fisher information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251588v1</w:t>
+                <w:t xml:space="preserve">hal-05379873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUASI-STATIONARITY OF THE DYSON BROWNIAN MOTION WITH COLLISIONS</w:t>
               </w:r>
@@ -9027,90 +9027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Limit Theorem for Bayesian Neural Network trained with Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorgui Gackou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9807,233 +9807,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLASSIFYING HEARTRATE BY CHANGE DETECTION AND WAVELET METHODS FOR EMERGENCY PHYSICIANS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
+                <w:t xml:space="preserve">Non ultracontractive heat kernel bounds by Lyapunov conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xinyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876170v1</w:t>
+                <w:t xml:space="preserve">hal-00881876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non ultracontractive heat kernel bounds by Lyapunov conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bolley</w:t>
+                <w:t xml:space="preserve">CLASSIFYING HEARTRATE BY CHANGE DETECTION AND WAVELET METHODS FOR EMERGENCY PHYSICIANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyu Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881876v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Inequalities via Lyapunov conditions</w:t>
               </w:r>
@@ -10094,51 +10094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local estimation of the Hurst index of multifractional Brownian motion by Increment Ratio Statistic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Fhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10283,51 +10283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate of Converrgence for ergodic continuous Markov processes : Lyapunov versus Poincare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bakry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,77 +10371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on Regeneration Times and Limit Theorems for Subgeometric Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10654,51 +10654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Importance Sampling in General Mixture Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10928,51 +10928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP701" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03650705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-022-0501-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02287711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoen Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02486264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02839-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.04.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464530v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Fujita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436593v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00949-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Personne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500461" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zimmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14612" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AAP1552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Gackou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171361v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1184" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Kuwada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Djellout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Escobar-Bach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646588v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP921" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808717v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP447" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455598v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqing Gao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4213/tvp4524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632941v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.03.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v15-754" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461085v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ming Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0231-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461214v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fhima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bolley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.03.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.01.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JXBZJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Yao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.11.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BCZ3TDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016868v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013700v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Villani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03904731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baderot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578532v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R., Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805299v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cordero-Encinar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379873v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364424v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028593v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03536620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Enfroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116608v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364728v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liban Ismail" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306884v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881876v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446104v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136208v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP701" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03650705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-022-0501-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02287711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoen Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02486264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02839-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.04.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Personne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500461" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464530v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Fujita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436593v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00949-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zimmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14612" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AAP1552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Gackou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171361v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1184" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Kuwada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Djellout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Escobar-Bach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808717v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646588v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP921" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP447" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455598v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqing Gao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4213/tvp4524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632941v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.03.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v15-754" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461085v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ming Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0231-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461214v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fhima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bolley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.01.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JXBZJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.03.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Yao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BCZ3TDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016868v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013700v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Villani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03904731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baderot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578532v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R., Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805299v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cordero-Encinar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028593v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03536620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Enfroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116608v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364728v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liban Ismail" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306884v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881876v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446104v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136208v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>