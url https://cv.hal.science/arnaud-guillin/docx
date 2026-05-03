--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1928,577 +1928,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Simpson index for the Moran process with random selection and immigration</w:t>
+                <w:t xml:space="preserve">New sharp Gagliardo-Nirenberg-Sobolev inequalities and an improved Borell-Brascamp-Lieb inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Personne</w:t>
+                <w:t xml:space="preserve">François Bolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793524520500461⟩</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2020 (10), pp.3042-3083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rny111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877501v1</w:t>
+                <w:t xml:space="preserve">hal-01464530v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sharp Gagliardo-Nirenberg-Sobolev inequalities and an improved Borell-Brascamp-Lieb inequality</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low lying eigenvalues and convergence to the equilibrium of some Piecewise Deterministic Markov Processes generators in the small temperature regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rny111⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.3575-3608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-020-00949-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464530v3</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436593v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low lying eigenvalues and convergence to the equilibrium of some Piecewise Deterministic Markov Processes generators in the small temperature regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Simpson index for the Moran process with random selection and immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Nectoux</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (11), pp.3575-3608. </w:t>
+              <w:t xml:space="preserve">International Journal of Biomathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-020-00949-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793524520500461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436593v3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARTICLES SYSTEMS AND NUMERICAL SCHEMES FOR MEAN REFLECTED STOCHASTIC DIFFERENTIAL EQUATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An elementary approach to uniform in time propagation of chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Briand</w:t>
+                <w:t xml:space="preserve">Andreas Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Labart</w:t>
+                <w:t xml:space="preserve">Raphael Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (12), pp.5387-5398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/proc/14612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421479v1</w:t>
+                <w:t xml:space="preserve">hal-01801275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elementary approach to uniform in time propagation of chaos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PARTICLES SYSTEMS AND NUMERICAL SCHEMES FOR MEAN REFLECTED STOCHASTIC DIFFERENTIAL EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Eberle</w:t>
+                <w:t xml:space="preserve">Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Zimmer</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.1884-1909</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801275v1</w:t>
+                <w:t xml:space="preserve">hal-01421479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOMETRIC ERGODICITY OF THE BOUNCY PARTICLE SAMPLER</w:t>
               </w:r>
@@ -2614,51 +2614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorgui Gackou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81 (2), pp.575-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2826,77 +2826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Harris type theorems for diffusions and McKean-Vlasov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 371 (10), pp.7135-7173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2915,239 +2915,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic multipliers method for langevin diffusion and weighted log sobolev inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+                <w:t xml:space="preserve">Couplings and quantitative contraction rates for Langevin dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chaoen Zhang</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (4), pp.1982-2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571610v1</w:t>
+                <w:t xml:space="preserve">hal-01484275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplings and quantitative contraction rates for Langevin dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Eberle</w:t>
+                <w:t xml:space="preserve">Entropic multipliers method for langevin diffusion and weighted log sobolev inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Zimmer</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoen Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2019.108288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484275v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornstein-Uhlenbeck pinball: I. Poincaré inequalities in a punctured domain.</w:t>
               </w:r>
@@ -3241,64 +3241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional improvements of the logarithmic Sobolev, Talagrand and Brascamp-Lieb inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3345,64 +3345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence between dimensional contractions in Wasserstein distance and the curvature-dimension condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,226 +3901,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional contraction via Markov transportation distance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Gentil</w:t>
+                <w:t xml:space="preserve">Deviation inequalities, Moderate deviations and some limit theorems for bifurcating Markov chains with application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Bitseki Penda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Djellout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.235-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/13-AAP921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808717v3</w:t>
+                <w:t xml:space="preserve">hal-00646588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation inequalities, Moderate deviations and some limit theorems for bifurcating Markov chains with application.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hacène Djellout</w:t>
+                <w:t xml:space="preserve">Dimensional contraction via Markov transportation distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.309-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/13-AAP921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00646588v2</w:t>
+                <w:t xml:space="preserve">hal-00808717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total variation estimates for the TCP process</w:t>
               </w:r>
@@ -4422,64 +4422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform convergence to equilibrium for granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,64 +4716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence to equilibrium in Wasserstein distance for Fokker-Planck equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5619,351 +5619,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRENDS TO EQUILIBRIUM IN TOTAL VARIATION DISTANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+                <w:t xml:space="preserve">Subgeometric rates of convergence of f-ergodic strong Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/07-AIHP152⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (3), pp.897-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136779v1</w:t>
+                <w:t xml:space="preserve">hal-00077681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov conditions for Super Poincaré inequalities</w:t>
+                <w:t xml:space="preserve">TRENDS TO EQUILIBRIUM IN TOTAL VARIATION DISTANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liming Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2009.01.003⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp.117-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/07-AIHP152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00666808v1</w:t>
+                <w:t xml:space="preserve">hal-00136779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgeometric rates of convergence of f-ergodic strong Markov processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gersende Fort</w:t>
+                <w:t xml:space="preserve">Lyapunov conditions for Super Poincaré inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 256 (6), pp.1821-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2009.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00077681v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov conditions for logarithmic Sobolev and Super Poincaré inequality</w:t>
               </w:r>
@@ -6159,389 +6159,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple proof of the Poincaré inequality for a large class of probability measures including the log-concave case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic approach for granular media equations in the non uniformly convex case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13, pp.60-66</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 140 (1-2), pp.19-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634523v1</w:t>
+                <w:t xml:space="preserve">hal-00021591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of convergence for ergodic continuous Markov processes : Lyapunov versus Poincaré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">A simple proof of the Poincaré inequality for a large class of probability measures including the log-concave case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bakry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.60-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00634524v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic approach for granular media equations in the non uniformly convex case.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate of convergence for ergodic continuous Markov processes : Lyapunov versus Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bakry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (3), pp.727-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2007.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021591v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Importance Sampling in General Mixture Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,51 +6627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lq-functional inequalities and weighted porous media equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,51 +6722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified logarithmic Sobolev inequalities in null curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,51 +6830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak logarithmic Sobolev inequalities and entropic convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6912,51 +6912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative concentration inequalities for empirical measures on non-compact spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,51 +7102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified logarithmic Sobolev inequalities and transportation inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,277 +7331,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic deep-learning based defect segmentation model for electron micrographs for automatic defect inspection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Law of Large Numbers for Bayesian two-layer Neural Network trained with Variational Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baderot</w:t>
+                <w:t xml:space="preserve">Tom Huix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hallal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Lithography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, San José, California, United States</w:t>
+              <w:t xml:space="preserve">The Thirty Sixth Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bangalore, India. pp.4657-4695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904731v1</w:t>
+                <w:t xml:space="preserve">hal-04153801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Law of Large Numbers for Bayesian two-layer Neural Network trained with Variational Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Descours</w:t>
+                <w:t xml:space="preserve">A generic deep-learning based defect segmentation model for electron micrographs for automatic defect inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baderot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Huix</w:t>
+                <w:t xml:space="preserve">Martin Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty Sixth Annual Conference on Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bangalore, India. pp.4657-4695</w:t>
+              <w:t xml:space="preserve">SPIE Advanced Lithography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San José, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153801v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ML-Enhanced Generalized Langevin Equation for Transient Anomalous Diffusion in Polymer Dynamics</w:t>
               </w:r>
@@ -7626,51 +7626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8538,295 +8538,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion annealed Langevin dynamics: a theoretical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Cordero-Encinar</w:t>
+                <w:t xml:space="preserve">Propagation of chaos in Fisher information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364424v1</w:t>
+                <w:t xml:space="preserve">hal-05379873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-driven clustering of jamming run-and-tumble particles: Exact three-body steady state by dynamical symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Hahn</w:t>
+                <w:t xml:space="preserve">Diffusion annealed Langevin dynamics: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cordero-Encinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251588v1</w:t>
+                <w:t xml:space="preserve">hal-05364424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of chaos in Fisher information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poquet</w:t>
+                <w:t xml:space="preserve">Activity-driven clustering of jamming run-and-tumble particles: Exact three-body steady state by dynamical symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379873v1</w:t>
+                <w:t xml:space="preserve">hal-05251588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUASI-STATIONARITY OF THE DYSON BROWNIAN MOTION WITH COLLISIONS</w:t>
               </w:r>
@@ -8900,51 +8900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of non-reversible Markov processes via lifting and flow Poincaré inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9027,90 +9027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Limit Theorem for Bayesian Neural Network trained with Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9347,51 +9347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9435,51 +9435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCRETE STICKY COUPLING OF FUNCTIONAL AUTOREGRESSIVE PROCESSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Enfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorgui Gackou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9807,233 +9807,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non ultracontractive heat kernel bounds by Lyapunov conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bolley</w:t>
+                <w:t xml:space="preserve">CLASSIFYING HEARTRATE BY CHANGE DETECTION AND WAVELET METHODS FOR EMERGENCY PHYSICIANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881876v2</w:t>
+                <w:t xml:space="preserve">hal-00876170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLASSIFYING HEARTRATE BY CHANGE DETECTION AND WAVELET METHODS FOR EMERGENCY PHYSICIANS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
+                <w:t xml:space="preserve">Non ultracontractive heat kernel bounds by Lyapunov conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Boudet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00876170v1</w:t>
+                <w:t xml:space="preserve">hal-00881876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Inequalities via Lyapunov conditions</w:t>
               </w:r>
@@ -10094,51 +10094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local estimation of the Hurst index of multifractional Brownian motion by Increment Ratio Statistic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Fhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10283,51 +10283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate of Converrgence for ergodic continuous Markov processes : Lyapunov versus Poincare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bakry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,77 +10371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on Regeneration Times and Limit Theorems for Subgeometric Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10654,51 +10654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Importance Sampling in General Mixture Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10928,51 +10928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP701" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03650705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-022-0501-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02287711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoen Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02486264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02839-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.04.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Personne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500461" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464530v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Fujita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436593v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00949-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zimmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14612" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AAP1552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Gackou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171361v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1184" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Kuwada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Djellout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Escobar-Bach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808717v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646588v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP921" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP447" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455598v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqing Gao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4213/tvp4524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632941v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.03.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v15-754" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461085v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ming Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0231-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461214v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fhima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bolley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.01.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JXBZJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.03.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Yao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BCZ3TDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016868v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013700v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Villani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03904731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baderot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578532v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R., Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805299v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cordero-Encinar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028593v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03536620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Enfroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116608v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364728v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liban Ismail" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306884v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881876v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446104v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136208v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP701" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03650705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-022-0501-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02287711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoen Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02486264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02839-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.04.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464530v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Fujita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436593v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00949-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Personne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500461" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zimmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14612" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AAP1552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Gackou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108288" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171361v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1184" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Kuwada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Djellout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Escobar-Bach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646588v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP921" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808717v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP447" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455598v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqing Gao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4213/tvp4524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632941v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.03.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v15-754" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461085v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ming Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0231-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461214v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fhima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bolley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.03.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.01.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JXBZJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Yao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.11.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BCZ3TDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016868v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013700v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Villani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03904731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baderot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578532v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R., Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805299v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cordero-Encinar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379873v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364424v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028593v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03536620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Enfroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116608v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364728v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liban Ismail" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306884v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881876v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446104v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136208v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>