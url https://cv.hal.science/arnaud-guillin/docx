--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,10794 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10743 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Guillin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming pair of general run-and-tumble particles: exact results, symmetries and steady-state universality classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (15), pp.155001. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/adc3df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp propagation of chaos for McKean-Vlasov equation with non constant diffusion coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (none), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-ECP701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new machine learning framework for occupational accidents forecasting with safety inspections integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aho Yapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045253v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time analysis of a pair of on-lattice and continuous run-and-tumble particles with jamming interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192 (9), pp.123. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-025-03485-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different physics but similar dependence of runout distance with discharge rate: the duality of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01750-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-stationary distribution for strongly Feller Markov processes by Lyapunov functions and applications to hypoelliptic Hamiltonian systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Nectoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law of large numbers and central limit theorem for wide two-layer neural networks: the mini-batch and noisy case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Nectoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (208), pp.1--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737557v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml-Gle: A Machine Learning Enhanced Generalized Langevin Equation Framework for Transient Anomalous Diffusion in Polymer Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Michele Cherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Hauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 514, pp.113210. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMP characterisation of event-chain Monte Carlo algorithms for particle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Monemvassitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190 (3), pp.66. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-023-03069-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On systems of particles in singular repulsive interaction in dimension one : log and Riesz gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.867-916. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient symmetries in Event-Chain Monte Carlo with generalized flows and Application to hard dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160 (2), pp.024117. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0168077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164032v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Absenteeism in a University Hospital Center between 2007 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Miallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (19), pp.12966. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph191912966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-IMPROVEMENT OF THE BAKRY-EMERY CRITERION FOR POINCARÉ INEQUALITIES AND WASSERSTEIN CONTRACTION USING VARIABLE CURVATURE BOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2022.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Miallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steven Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-stationary distribution for Hamiltonian dynamics with singular potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POINCARÉ AND LOGARITHMIC SOBOLEV INEQUALITIES FOR NEARLY RADIAL MEASURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Sinica English Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (8), pp.1377-1398. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10114-022-0501-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional inequalities for perturbed measures with applications to log-concave measures and to some Bayesian problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/21-BEJ1419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-runout pyroclastic density currents: Analysis and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (10), pp.1172-1176. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50215.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence rates for the Vlasov-Fokker-Planck equation and uniform in time propagation of chaos in non convex cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIFORM POINCARÉ AND LOGARITHMIC SOBOLEV INEQUALITIES FOR MEAN FIELD PARTICLES SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/21-AAP1707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents&amp;quot; [Earth Planet. Sci. Lett. 568 (2021) 117017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Deterministic Markov Processes and their invariant measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-AIHP1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalised least square in sparse setting with convex penalty and non gaussian errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doualeh Abdillahi-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.2198-2216. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10473-021-0624-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 568, pp.117017. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform long-time and propagation of chaos estimates for mean field kinetic particles in non-convex landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02839-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE KINETIC FOKKER-PLANCK EQUATION WITH MEAN FIELD INTERACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative approximation of the discrete Moran process by a Wright-Fisher diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorgui Gackou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (2), pp.575-602. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02839-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRIC ERGODICITY OF THE BOUNCY PARTICLE SAMPLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.2069-2098. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-AAP1552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Simpson index for the Moran process with random selection and immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (6), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793524520500461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sharp Gagliardo-Nirenberg-Sobolev inequalities and an improved Borell-Brascamp-Lieb inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Cordero-Erausquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mathematics Research Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2020 (10), pp.3042-3083. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imrn/rny111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464530v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low lying eigenvalues and convergence to the equilibrium of some Piecewise Deterministic Markov Processes generators in the small temperature regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Nectoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), pp.3575-3608. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-020-00949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436593v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTICLES SYSTEMS AND NUMERICAL SCHEMES FOR MEAN REFLECTED STOCHASTIC DIFFERENTIAL EQUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.1884-1909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elementary approach to uniform in time propagation of chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (12), pp.5387-5398. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/14612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Harris type theorems for diffusions and McKean-Vlasov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 371 (10), pp.7135-7173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38595-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic multipliers method for langevin diffusion and weighted log sobolev inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 277 (11), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2019.108288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplings and quantitative contraction rates for Langevin dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.1982-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence between dimensional contractions in Wasserstein distance and the curvature-dimension condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazumasa Kuwada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional improvements of the logarithmic Sobolev, Talagrand and Brascamp-Lieb inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (1), pp.261-301. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-AOP1184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171361v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornstein-Uhlenbeck pinball: I. Poincaré inequalities in a punctured domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XLIX (2215)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM A KAC-LIKE PARTICLE SYSTEM TO THE LANDAU EQUATION FOR HARD POTENTIALS AND MAXWELL MOLECULES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.157-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement to: 'Spectral Characterization of the Family &alpha;-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LARGE DEVIATIONS OF THE REALIZED (CO-)VOLATILITY VECTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Djellout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Samoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Characterization of the Non-Independent Increment Family of Alpha-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation cost-information and concentration inequalities for bifurcating Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siméon Valère Bitseki Penda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Escobar-Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4B), pp.3213-3242. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/16-BEJ843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HITTING TIMES, FUNCTIONAL INEQUALITIES, LYAPUNOV CONDITIONS AND UNIFORM ERGODICITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 272 (6), pp.2361-2391. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the rate of convergence in Wasserstein distance of the empirical measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (3-4), pp.707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional contraction via Markov transportation distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the London Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (1), pp.309-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808717v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation inequalities, Moderate deviations and some limit theorems for bifurcating Markov chains with application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Bitseki Penda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Djellout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.235-291. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/13-AAP921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernstein type's concentration inequalities for symmetric Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Probability and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (3), pp.521-549. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4213/tvp4524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total variation estimates for the TCP process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Zitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (10), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v18-1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poincaré inequalities and hitting times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Zitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), p. 95-118. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/11-AIHP447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform convergence to equilibrium for granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (2), pp.429-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure concentration through non-Lipschitz observables and functional inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldéric Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorems for additive functionals of ergodic Markov diffusions processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalil Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.337-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence to equilibrium in Wasserstein distance for Fokker-Planck equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 263 (8), pp.2430-2457. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2011.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismut Formula and Harnack Inequality for Fokker-Planck Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng-Yu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (1), pp.20-40. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2012.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on weighted logarithmic Sobolev inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (6), pp.1885-1904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trend to equilibrium and particle approximation for a weakly selfconsistent Vlasov-Fokker-Planck equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (5), pp.867-884. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line detection of multiple change points with the Filtered Derivative with p-Value method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Fhima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequential Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poincaré inequality and the Lp convergence of semi-groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.270-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional inequalities for heavy tails distributions and application to isoperimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (13), pp.364-385. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v15-754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Talagrand's transportation inequality and logarithmic Sobolev inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148 (1-2), pp.285-304. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-009-0231-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Talagrand's transportation inequality and logarithmic Sobolev inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148 (1-2), pp.285-304. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-009-0231-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation-information inequalities for Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nian Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 144 (3-4), pp.669-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov conditions for Super Poincaré inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng-Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (6), pp.1821-1841. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgeometric rates of convergence of f-ergodic strong Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randal Douc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (3), pp.897-923. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2008.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRENDS TO EQUILIBRIUM IN TOTAL VARIATION DISTANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.117-145. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-AIHP152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov conditions for logarithmic Sobolev and Super Poincaré inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng-Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (6), pp.1821-1841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple proof of the Poincaré inequality for a large class of probability measures including the log-concave case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of convergence for ergodic continuous Markov processes : Lyapunov versus Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 254 (3), pp.727-759. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2007.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic approach for granular media equations in the non uniformly convex case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 140 (1-2), pp.19-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on regeneration times and limit theorems for subgeometric Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randal Douc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (2), pp.239 - 257. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-AIHP109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Importance Sampling in General Mixture Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randal Douc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian P. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.447-459. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-008-9059-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180669v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lq-functional inequalities and weighted porous media equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng-Yu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative concentration inequalities for empirical measures on non-compact spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Villani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 137, pp.541-593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified logarithmic Sobolev inequalities in null curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak logarithmic Sobolev inequalities and entropic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139 (3-4), pp.563-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013700v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate deviations of empirical periodogram and non-linear functionals of moving average processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Djellout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.393--416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified logarithmic Sobolev inequalities and transportation inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 133 (3), pp.409-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (4), pp.907-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de modèles d'apprentissage automatique pour la prévision de la survenue d'accidents du travail à partir de séries temporelles binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aho Yapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56èmes Journées de statistique de la SFdS - JDS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimization assistant powered with AI driven digital twin: multiobjective processes use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baderot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTCO and Computational Patterning IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, San Jose, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3050795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Complex Process, Based on Design Of Experiments, a Generic Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baderot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cauchepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodisplay 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic deep-learning based defect segmentation model for electron micrographs for automatic defect inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baderot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Advanced Lithography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San José, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-kinetic Neural Hamiltonian Flows for enhanced interpretability and reduced complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Souveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Jasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Lavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Artificial Intelligence and Statistics (AISTATS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valencia, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2302.01955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law of Large Numbers for Bayesian two-layer Neural Network trained with Variational Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Huix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirty Sixth Annual Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bangalore, India. pp.4657-4695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ML-Enhanced Generalized Langevin Equation for Transient Anomalous Diffusion in Polymer Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Michele Cherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 Workshop: Machine Learning and the Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, NewOrleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the relationship between mass eruption rate and runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JpGU-AGU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast change point analysis on the Hurst index of piecewise fractional Brownian motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Fhima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R., Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Statistiques 2011 (JDS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tunis, Tunisia. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilités XLIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donati-Martin, Catherine; Lejay, Antoine; Rouault, Alain. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2215, 2018, Lecture notes in mathematics, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JOURNEY WITH THE INTEGRATED Γ2 CRITERION AND ITS WEAK FORMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eldan, R., Klartag, B., Litvak, A., Milman, E. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric aspects of functional analysis. Israel seminar (GAFA) 2020–2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2327, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-208, 2023, Lecture Notes in Mathematics, 978-3-031-26299-9. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26300-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE POINCARÉ CONSTANT OF LOG-CONCAVE MEASURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Aspects of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2256, Springer International Publishing; Springer International Publishing, pp.171-217, 2020, Lecture Notes in Mathematics, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36020-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornstein-Uhlenbeck pinball and the Poincaré inequality in a punctured domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités XLIX.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2215, Springer, pp.1-55, 2018, Lecture Notes in Mathematics, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92420-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi Log-Concave Markov Diffusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilités XLVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2123, Springer, pp 231-292, 2014, Lecture notes in mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform-in-time concentration in two-layer neural networks via transportation inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Functional Inequalities for Perturbed Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cordero-Encinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of non-reversible Markov processes via lifting and flow Poincaré inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lörler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion annealed Langevin dynamics: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cordero-Encinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-driven clustering of jamming run-and-tumble particles: Exact three-body steady state by dynamical symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of chaos in Fisher information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUASI-STATIONARITY OF THE DYSON BROWNIAN MOTION WITH COLLISIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERALIZED LANGEVIN AND NOSÉ-HOOVER PROCESSES ABSORBED AT THE BOUNDARY OF A METASTABLE DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D I Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long time behavior of killed Feynman-Kac semigroups with singular Schrödinger potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D I Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for Bayesian Neural Network trained with Variational Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Huix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for multivariate self-similar symmetric stable moving average processes: a study with p-variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large deviations of the empirical measures of a strong-Feller Markov process inside a subset and quasi-ergodic distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERROR ESTIMATES BETWEEN SGD WITH MOMENTUM AND UNDERDAMPED LANGEVIN DIFFUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on the effect of the Random Batch Method on phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform in time propagation of chaos for the 2D vortex model and other singular stochastic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky nonlinear SDEs and convergence of McKean-Vlasov equations without confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extreme Value Mixture model to assess drought hazard in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Araujo-Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRETE STICKY COUPLING OF FUNCTIONAL AUTOREGRESSIVE PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Enfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence in the Moran Model with Random Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Strickler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHEN CAN THE DISCRETE MORAN PROCESS BE REPLACED BY WRIGHT-FISHER DIFFUSION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorgui Gackou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODERATE DEVIATIONS FOR BIPOWER VARIATION OF GENERAL FUNCTION AND HAYASHI-YOSHIDA ESTIMATORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Djellout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Samoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liban Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364728v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal linear drift for the speed of convergence of an hypoelliptic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non ultracontractive heat kernel bounds by Lyapunov conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFYING HEARTRATE BY CHANGE DETECTION AND WAVELET METHODS FOR EMERGENCY PHYSICIANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Inequalities via Lyapunov conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local estimation of the Hurst index of multifractional Brownian motion by Increment Ratio Statistic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Fhima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation-information inequalities for Markov processes (II) : relations with other functional inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng-Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of Converrgence for ergodic continuous Markov processes : Lyapunov versus Poincare.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on Regeneration Times and Limit Theorems for Subgeometric Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randal Douc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation bounds for additive functionals of Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A criterion for Talagrand's quadratic transportation cost inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Importance Sampling in General Mixture Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randal Douc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian P. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6332, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181474v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10928,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP701" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03650705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-022-0501-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02287711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoen Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02486264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02839-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.04.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464530v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Fujita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny111" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436593v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00949-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Personne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500461" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zimmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14612" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AAP1552" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Gackou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108288" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171361v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1184" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Kuwada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Djellout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Escobar-Bach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646588v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP921" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808717v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP447" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455598v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqing Gao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4213/tvp4524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632941v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.03.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v15-754" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461085v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ming Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0231-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461214v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fhima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bolley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.03.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.01.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JXBZJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Yao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.11.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BCZ3TDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016868v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013700v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Villani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03904731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baderot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578532v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R., Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805299v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cordero-Encinar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379873v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364424v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028593v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03536620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Enfroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116608v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364728v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liban Ismail" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306884v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881876v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446104v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136208v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP701" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045253v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aho Yapi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068461v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03650705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Millot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02486264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276880v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-022-0501-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1419" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50215.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02287711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoen Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1707" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02839-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Gackou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Personne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AAP1552" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500461" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464530v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Fujita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436593v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00949-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zimmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14612" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42489-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108288" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Kuwada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171361v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1184" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth William Peters" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892570" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082903v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Djellout" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samoura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892547" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Escobar-Bach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ843" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.10.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808717v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646588v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Bitseki Penda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP921" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455598v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqing Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4213/tvp4524" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP447" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632941v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.03.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bolley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010045" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461214v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fhima" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461085v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v15-754" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ming Wu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0231-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335566v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Yao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.01.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JXBZJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.03.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP152" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193261v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.11.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BCZ3TDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP109" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Villani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016868v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013700v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954225v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05093601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grould" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baderot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050795" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733230v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cauchepin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fontanges" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martinez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03904731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976501v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souveton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Jasche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.01955" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578532v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R., Bertrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533183v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26300-2_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930389v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805299v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544959v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cordero-Encinar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364424v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379873v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028593v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519725v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D I Lu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790621v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803457v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746813v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Xu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Yang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323160v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03536620v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03297023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Enfroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344516v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116608v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364728v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jiang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liban Ismail" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306884v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881876v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446104v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360854v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136208v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020035v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>