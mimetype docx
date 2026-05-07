--- v1 (2026-03-27)
+++ v2 (2026-05-07)
@@ -1610,77 +1610,242 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02403476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut de l’élu local : ce que change réellement la nouvelle loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.tmtx9nrpx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement osera-t-il enfin adopter un statut des élus locaux en le différenciant suivant le type d’élus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Broussais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1713,713 +1878,548 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Broussais; Vincent Martin; Arnaud Haquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme des institutions face à la défiance récurrente de l’opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.11-15, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature de l’engagement de l’élu local aux termes de la charte de 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le serment : perspectives juridiques contemporaines / sous la direction de Julien Boudon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, Société de législation comparée, 2023, 978-2-36517-136-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie locale et regroupement des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le regroupement des collectivités publiques / [sous la direction de] Michel Degoffe, Christophe Fardet et Arnaud Haquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legitech, pp.155-169, 2022, Droit et économie, 978-2-919814-38-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel et droit des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État civil et autres questions de droit administratif / sous la direction de Laurence Mauger-Vielpeau et Élodie Saillant-Maraghni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.21-31, 2021, Thèmes &amp; commentaires, 978-2-247-20415-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rémunération des élus français et la crise de la représentation / sous la direction de M. Debène et N. Médé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques entre globalisation et dynamiques locales, Mélanges en l'honneur de Diarra Eloi et Yonaba Salifou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.483-495, 2021, L'Harmattan Sénégal, 978-2-343-23879-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digitisation of administrations in europe : a multi-speed evolution ? (Foreword)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Guérard; Marig Doucy; Magali Dreyfus; Nathalie Noupadja; Brice Kingwesi Mfakolo; Antoniu Tudor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Democratic and electronic changes in local public action in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L.G.D.J. - Lextenso éditions; Institut francophone pour la justice et la démocratie, pp.313, 2021, Kultura, 978-2-37032-322-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif et la jurisprudence scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle des religions par l’État en Europe. Hier et aujourd’hui / sous la direction de Bernard Callebat et Hélène de Courrèges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.261 et s., 2016, 978-2-36170-128-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut de l’élu, contrepartie à la limitation du cumul des mandats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Demaye-Simoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le renforcement de la limitation du cumul des mandats et des fonctions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université (APU), pp.59 et s., 2016, 978-2-84832-239-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672476v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-04267787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2744,51 +2744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04459920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jean-Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Broussais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tmtx9nrpx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672338v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04459920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jean-Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Broussais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tmtx9nrpx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672338v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>