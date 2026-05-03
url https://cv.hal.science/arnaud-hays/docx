--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -147,4199 +147,4458 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are manual wheelchair rear wheel rolling resistance and friction (in)-dependent of load, tire pressure, and camber angle? An evaluation across different surfaces</w:t>
+                <w:t xml:space="preserve">Sport-specific sprint force-velocity-power profiles in youth athletes: maturity matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Deves</w:t>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Poulet</w:t>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sauret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2501745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2026.2641609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099294v1</w:t>
+                <w:t xml:space="preserve">hal-05563456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Wheel Skidding on Racing Wheelchairs</w:t>
+                <w:t xml:space="preserve">A Validation Protocol for an Instrumented Wheel: A Comparison with a Dual-Roller Handrim Wheelchair Ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Safiya Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opale Vigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Alberca</w:t>
+                <w:t xml:space="preserve">Lorian Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.28. </w:t>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mps8020028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mps8020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099402v1</w:t>
+                <w:t xml:space="preserve">hal-05099392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of wheelchair casters characteristics on rolling resistance across various surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Are manual wheelchair rear wheel rolling resistance and friction (in)-dependent of load, tire pressure, and camber angle? An evaluation across different surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.3068-3084. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2540059⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2501745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548912v1</w:t>
+                <w:t xml:space="preserve">hal-05099294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of skidding to determine the optimum ergonomic configuration of the racing wheelchair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Cortial</w:t>
+                <w:t xml:space="preserve">Exploring the impact of wheelchair casters characteristics on rolling resistance across various surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vigié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Deves</w:t>
+                <w:t xml:space="preserve">Thomas Paradela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14556⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.3068-3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2540059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738045v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of acute high-intensity activity on perceptual decision-making dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Wheel Skidding on Racing Wheelchairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Vigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Davranche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilona Alberca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13415-025-01372-3⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps8020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548892v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Acute High-Intensity Activity on Perceptual Decision-Making Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of acute high-intensity activity on perceptual decision-making dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, Special Issue/Neuroscience of Effort, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.02.14.528466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13415-025-01372-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358060v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fatigability on sprint time performance and force-velocity profile according to maturity status in young rugby players</w:t>
+                <w:t xml:space="preserve">Measurement of skidding to determine the optimum ergonomic configuration of the racing wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Galantine</w:t>
+                <w:t xml:space="preserve">N. Poquerusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sudlow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hays</w:t>
+                <w:t xml:space="preserve">A. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Maso</w:t>
+                <w:t xml:space="preserve">A. Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">O. Vigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316947⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017517v1</w:t>
+                <w:t xml:space="preserve">hal-04738045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between force-velocity-power profile in sprinting and ballistic lower limb tests in adolescent elite footballers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Acute High-Intensity Activity on Perceptual Decision-Making Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nicol</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Davranche Karen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Special Issue/Neuroscience of Effort, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2458898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.02.14.528466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017551v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Validation Protocol for an Instrumented Wheel: A Comparison with a Dual-Roller Handrim Wheelchair Ergometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fatigability on sprint time performance and force-velocity profile according to maturity status in young rugby players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safiya Noury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Opale Vigié</w:t>
+                <w:t xml:space="preserve">Freddy Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorian Honnorat</w:t>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.25. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0316947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mps8020025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099392v1</w:t>
+                <w:t xml:space="preserve">hal-05017517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Identification, Classification, and Representation of Wheelchair Sport Court Tasks: A Method Proposal</w:t>
+                <w:t xml:space="preserve">Associations between force-velocity-power profile in sprinting and ballistic lower limb tests in adolescent elite footballers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Deves</w:t>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilona Alberca</w:t>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorian Honnorat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps7050084⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2458898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017588v1</w:t>
+                <w:t xml:space="preserve">hal-05017551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more individualised assessment of post-training fatigue in young footballers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Galantine</w:t>
+                <w:t xml:space="preserve">Activity Identification, Classification, and Representation of Wheelchair Sport Court Tasks: A Method Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Alberca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorian Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e33626⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (5), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps7050084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647752v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a graded running race on lower limb muscle damage, jump performance and muscle soreness in men and women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Towards a more individualised assessment of post-training fatigue in young footballers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mangini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Kunimasa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14643⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (13), pp.e33626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e33626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996643v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maturity status on force-velocity relationships in a ballistic lower limb test in high-level soccer players</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of a graded running race on lower limb muscle damage, jump performance and muscle soreness in men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Kunimasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Corcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2366743⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944276v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism involved of post-exercise cold water immersion: Blood redistribution and increase in energy expenditure during rewarming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Effect of maturity status on force-velocity relationships in a ballistic lower limb test in high-level soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temperature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 10 (1), pp.3-8. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (9), pp.803-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23328940.2024.2303332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2366743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411334v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of Force–Velocity Profile between Field Sprints and Lab Ballistic or Cycling Ergometer for Wheelchair Basketball Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism involved of post-exercise cold water immersion: Blood redistribution and increase in energy expenditure during rewarming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Brassart</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Laurent Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13137469⟩</w:t>
+              <w:t xml:space="preserve">Temperature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10 (1), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23328940.2024.2303332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017476v1</w:t>
+                <w:t xml:space="preserve">hal-04411334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Ressam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Kunimasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1212198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship of Force–Velocity Profile between Field Sprints and Lab Ballistic or Cycling Ergometer for Wheelchair Basketball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Keime</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (13), pp.7469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13137469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204212v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex influence on muscle synergies in a ballistic force-velocity test during the delayed recovery phase after a graded endurance run</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Macchi</w:t>
+                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Santuz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adamantios Arampatzis</w:t>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e09573⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1201253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761465v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and Mechanical Indices Serving the New Cross-Country Olympic Mountain Bike Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sex influence on muscle synergies in a ballistic force-velocity test during the delayed recovery phase after a graded endurance run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Bertin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hardouin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adamantios Arampatzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0319⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.e09573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e09573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017504v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Influence on the Functional Recovery Pattern After a Graded Running Race: Original Analysis to Identify the Recovery Profiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Physiological and Mechanical Indices Serving the New Cross-Country Olympic Mountain Bike Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Aubert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.649396⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.1008-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467191v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sex Influence on the Functional Recovery Pattern After a Graded Running Race: Original Analysis to Identify the Recovery Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Exubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.649396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.649396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916094v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Physiological Requirements of the Mountain Bike Cross-Country Olympic Race Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2018.01062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (6), </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu9060589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916087v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Carbohydrate Intake on Maximal Power Output and Cognitive Performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sports4040049⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9060589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916082v1</w:t>
+                <w:t xml:space="preserve">hal-01916087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a creatine-guarana complex on muscular power and cognitive performance in high-level athletes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of Carbohydrate Intake on Maximal Power Output and Cognitive Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (4), pp.188-195. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sports4040049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432368v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of a creatine-guarana complex on muscular power and cognitive performance in high-level athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (1), pp.196 - 208. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.188-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916067v1</w:t>
+                <w:t xml:space="preserve">hal-01432368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.196 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234891v1</w:t>
+                <w:t xml:space="preserve">hal-01916067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Between-Training-Sessions Recovery Strategies for World-Class BMX Pilots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2014-0152⟩</w:t>
+              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017531v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of Between-Training-Sessions Recovery Strategies for World-Class BMX Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hausswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vettoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2014-0152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet d’un complexe créatine–guarana sur la puissance musculaire et la performance cognitive chez des sportifs de haut niveau de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brisswalter Effet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (4), pp.188 - 195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity level more than maturity status is a key parameter to improving fatigability and muscular fitness for health in preadolescents and adolescents: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical activity level more than maturity status is a key parameter to improving fatigability and muscular fitness for health in preadolescents and adolescents: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Del Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">european congress of sport science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rimini, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Acute High-Intensity Activity on Perceptual Decision-Making Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davranche Karen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davranche Karen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate-electrolyte ingestion enhances cognitive performance during a cross-country mountain biking race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes-Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4349,168 +4608,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophylactic evaluation of shoulder’s proprioception in elite swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pizzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4578,51 +4837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ED2750E"/>
+    <w:nsid w:val="2AA2EC7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4809,51 +5068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-hays" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1679-0807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MVT-5537-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Maso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316947" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2458898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Corcelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2366743" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411334v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2024.2303332" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Santuz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantios Arampatzis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e09573" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0319" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Exubis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649396" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vettoretti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0152" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Del Sordo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pizzuto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-hays" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1679-0807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MVT-5537-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563456v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2026.2641609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Maso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316947" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2458898" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Corcelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2366743" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411334v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2024.2303332" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Santuz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantios Arampatzis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e09573" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0319" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Exubis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vettoretti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Del Sordo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pizzuto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>