--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1679-0807</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=DV_RR8wAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/MVT-5537-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -147,3939 +168,3809 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport-specific sprint force-velocity-power profiles in youth athletes: maturity matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14763141.2026.2641609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Validation Protocol for an Instrumented Wheel: A Comparison with a Dual-Roller Handrim Wheelchair Ergometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Are manual wheelchair rear wheel rolling resistance and friction (in)-dependent of load, tire pressure, and camber angle? An evaluation across different surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorian Honnorat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps8020025⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2501745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099392v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are manual wheelchair rear wheel rolling resistance and friction (in)-dependent of load, tire pressure, and camber angle? An evaluation across different surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Exploring the impact of wheelchair casters characteristics on rolling resistance across various surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Poulet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thomas Paradela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2501745⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.3068-3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2540059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099294v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of wheelchair casters characteristics on rolling resistance across various surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Poulet</w:t>
+                <w:t xml:space="preserve">Measurement of Wheel Skidding on Racing Wheelchairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Paradela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+                <w:t xml:space="preserve">Opale Vigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2540059⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps8020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548912v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Wheel Skidding on Racing Wheelchairs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The impact of acute high-intensity activity on perceptual decision-making dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps8020028⟩</w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13415-025-01372-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099402v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of acute high-intensity activity on perceptual decision-making dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of skidding to determine the optimum ergonomic configuration of the racing wheelchair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Poquerusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13415-025-01372-3⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548892v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of skidding to determine the optimum ergonomic configuration of the racing wheelchair</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Acute High-Intensity Activity on Perceptual Decision-Making Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deves</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davranche Karen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Special Issue/Neuroscience of Effort, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.02.14.528466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738045v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Acute High-Intensity Activity on Perceptual Decision-Making Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fatigability on sprint time performance and force-velocity profile according to maturity status in young rugby players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davranche Karen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Freddy Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.02.14.528466⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0316947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358060v1</w:t>
+                <w:t xml:space="preserve">hal-05017517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fatigability on sprint time performance and force-velocity profile according to maturity status in young rugby players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Associations between force-velocity-power profile in sprinting and ballistic lower limb tests in adolescent elite footballers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0316947. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2458898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017517v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between force-velocity-power profile in sprinting and ballistic lower limb tests in adolescent elite footballers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Galantine</w:t>
+                <w:t xml:space="preserve">A Validation Protocol for an Instrumented Wheel: A Comparison with a Dual-Roller Handrim Wheelchair Ergometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiya Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bertin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Vigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorian Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2458898⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps8020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017551v1</w:t>
+                <w:t xml:space="preserve">hal-05099392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Identification, Classification, and Representation of Wheelchair Sport Court Tasks: A Method Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorian Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (5), pp.84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps7050084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more individualised assessment of post-training fatigue in young footballers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mangini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (13), pp.e33626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e33626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a graded running race on lower limb muscle damage, jump performance and muscle soreness in men and women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Kunimasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Corcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.14643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of maturity status on force-velocity relationships in a ballistic lower limb test in high-level soccer players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (9), pp.803-813. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2366743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism involved of post-exercise cold water immersion: Blood redistribution and increase in energy expenditure during rewarming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temperature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 10 (1), pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23328940.2024.2303332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Ressam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Kunimasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1212198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship of Force–Velocity Profile between Field Sprints and Lab Ballistic or Cycling Ergometer for Wheelchair Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (13), pp.7469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app13137469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1201253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex influence on muscle synergies in a ballistic force-velocity test during the delayed recovery phase after a graded endurance run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamantios Arampatzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (6), pp.e09573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e09573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and Mechanical Indices Serving the New Cross-Country Olympic Mountain Bike Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (7), pp.1008-1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Influence on the Functional Recovery Pattern After a Graded Running Race: Original Analysis to Identify the Recovery Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Exubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.649396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2021.649396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Physiological Requirements of the Mountain Bike Cross-Country Olympic Race Format</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960506v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Understanding the Physiological Requirements of the Mountain Bike Cross-Country Olympic Race Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916094v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu9060589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Carbohydrate Intake on Maximal Power Output and Cognitive Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sports4040049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a creatine-guarana complex on muscular power and cognitive performance in high-level athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (4), pp.188-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916067v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Effet d’un complexe créatine–guarana sur la puissance musculaire et la performance cognitive chez des sportifs de haut niveau de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brisswalter Effet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.188 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234891v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Between-Training-Sessions Recovery Strategies for World-Class BMX Pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vettoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.219-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2014-0152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017531v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-01916078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4097,103 +3988,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity level more than maturity status is a key parameter to improving fatigability and muscular fitness for health in preadolescents and adolescents: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4218,103 +4109,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity level more than maturity status is a key parameter to improving fatigability and muscular fitness for health in preadolescents and adolescents: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">european congress of sport science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rimini, Italy</w:t>
@@ -4375,90 +4266,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Acute High-Intensity Activity on Perceptual Decision-Making Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davranche Karen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4489,90 +4380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate-electrolyte ingestion enhances cognitive performance during a cross-country mountain biking race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes-Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4837,51 +4728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AA2EC7A"/>
+    <w:nsid w:val="894981C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5068,51 +4959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-hays" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1679-0807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MVT-5537-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563456v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2026.2641609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Maso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316947" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2458898" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Corcelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2366743" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411334v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2024.2303332" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Santuz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantios Arampatzis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e09573" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0319" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Exubis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vettoretti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Del Sordo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pizzuto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-hays" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1679-0807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DV_RR8wAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MVT-5537-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2026.2641609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Maso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316947" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2458898" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33626" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Corcelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2366743" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411334v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23328940.2024.2303332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Santuz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantios Arampatzis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e09573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0319" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Aubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Exubis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649396" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devys" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vettoretti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0152" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Del Sordo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pizzuto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>