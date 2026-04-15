--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -204,265 +204,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The visual boundary of hyperbolic free-by-cyclic groups</w:t>
+                <w:t xml:space="preserve">Tower power for $S$-adics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Algom-Kfir</w:t>
+                <w:t xml:space="preserve">Nicolas Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emily Stark</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lustig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11856-021-2191-4⟩</w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00209-020-02582-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686944v1</w:t>
+                <w:t xml:space="preserve">hal-02112798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tower power for $S$-adics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The visual boundary of hyperbolic free-by-cyclic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Algom-Kfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hilion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bedaride</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Lustig</w:t>
+                <w:t xml:space="preserve">Emily Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244 (2), pp.501-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00209-020-02582-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11856-021-2191-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112798v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph towers, laminations and their invariant measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -522,51 +522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological substitution for the aperiodic Rauzy fractal tiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -620,209 +620,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hyperbolicity of the sphere complex via surgery paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and order of automorphisms of free groups and free Burnside groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Horbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 730 (730), pp.135-161. </w:t>
+              <w:t xml:space="preserve">Geometry and Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), pp.1969 - 2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/crelle-2014-0128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/gt.2017.21.1969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746622v1</w:t>
+                <w:t xml:space="preserve">hal-01066572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and order of automorphisms of free groups and free Burnside groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hyperbolicity of the sphere complex via surgery paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hilion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Coulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hilion</w:t>
+                <w:t xml:space="preserve">Camille Horbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometry and Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (4), pp.1969 - 2014. </w:t>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 730 (730), pp.135-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/gt.2017.21.1969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/crelle-2014-0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066572v1</w:t>
+                <w:t xml:space="preserve">hal-00746622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodic currents dual to a real tree</w:t>
               </w:r>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOMETRIC REALIZATIONS OF TWO-DIMENSIONAL SUBSTITUTIVE TILINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1443,51 +1443,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198807v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\R$-trees and laminations for free groups II: The dual lamination of an $\R$-tree</w:t>
+                <w:t xml:space="preserve">$\R$-trees and laminations for free groups I: Algebraic laminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
@@ -1496,93 +1496,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lustig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.737-754</w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.723-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130239v2</w:t>
+                <w:t xml:space="preserve">hal-00094735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\R$-trees and laminations for free groups III: Currents and dual $\R$-tree metrics</w:t>
+                <w:t xml:space="preserve">$\R$-trees and laminations for free groups II: The dual lamination of an $\R$-tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
@@ -1591,93 +1591,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lustig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.755-766</w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.737-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151896v1</w:t>
+                <w:t xml:space="preserve">hal-00130239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\R$-trees and laminations for free groups I: Algebraic laminations</w:t>
+                <w:t xml:space="preserve">$\R$-trees and laminations for free groups III: Currents and dual $\R$-tree metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
@@ -1686,242 +1686,242 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lustig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.723-736</w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.755-766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094735v2</w:t>
+                <w:t xml:space="preserve">hal-00151896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-unique ergodicity, observers' topology and the dual algebraic lamination for $\R$-trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Maximal Subgroup of Automorphisms of a Free Group FN which Fix a Point of the Boundary FN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lustig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Illinois Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnm066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153347v1</w:t>
+                <w:t xml:space="preserve">hal-01218379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Maximal Subgroup of Automorphisms of a Free Group FN which Fix a Point of the Boundary FN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-unique ergodicity, observers' topology and the dual algebraic lamination for $\R$-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lustig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Illinois Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.897-911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnm066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218379v1</w:t>
+                <w:t xml:space="preserve">hal-00153347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal representation of the attractive lamination of an automorphism of the free group</w:t>
               </w:r>
@@ -2134,77 +2134,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolExp growth for automorphisms of toral relatively hyperbolic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hilion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Horbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2235,51 +2235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant measures for train track towers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,51 +2689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;daride" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hilion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lustig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Algom-Kfir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Stark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-021-2191-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedaride" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02582-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12300" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horbez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2017.21.1969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.78" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/has025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2012.256.291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2012.12.933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198807v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130239v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094735v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Levitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01218364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01218369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;daride" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hilion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lustig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedaride" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02582-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Algom-Kfir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Stark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-021-2191-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12300" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2017.21.1969" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horbez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.78" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/has025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2012.256.291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2012.12.933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198807v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094735v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130239v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Levitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01218364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01218369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>