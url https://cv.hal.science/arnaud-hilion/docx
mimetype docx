--- v1 (2026-04-15)
+++ v2 (2026-05-13)
@@ -1170,196 +1170,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botany of irreducible automorphisms of free groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free group automorphisms with parabolic boundary orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 256 (2), pp.291-307. </w:t>
+              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/pjm.2012.256.291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/agt.2012.12.933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066578v1</w:t>
+                <w:t xml:space="preserve">hal-01481864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free group automorphisms with parabolic boundary orbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Botany of irreducible automorphisms of free groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hilion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 256 (2), pp.291-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/agt.2012.12.933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/pjm.2012.256.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481864v1</w:t>
+                <w:t xml:space="preserve">hal-01066578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\R$-trees, dual laminations, and compact systems of partial isometries</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;daride" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hilion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lustig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedaride" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02582-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Algom-Kfir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Stark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-021-2191-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12300" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2017.21.1969" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horbez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.78" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/has025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2012.256.291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2012.12.933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198807v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094735v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130239v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Levitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01218364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01218369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;daride" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hilion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lustig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedaride" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02582-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Algom-Kfir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Stark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-021-2191-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12300" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2017.21.1969" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horbez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.78" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/has025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2012.12.933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2012.256.291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198807v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094735v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130239v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Levitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01218364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01218369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>