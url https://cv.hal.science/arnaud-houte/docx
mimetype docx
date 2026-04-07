--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2174-9312</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">052586006</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,682 +182,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien de l’ordre et État de droit en question : regards croisés entre historien·nes et sociologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rigouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Tartakowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 162 (162), pp.123-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13wny⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l’auto-stop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 148 (4), pp.3-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.148.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqui começa o Brasil”: penal colonization, territorialization and border construction of the Oyapock river. 1853-1927</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tracol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diálogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (2), pp.25-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4025/dialogos.v24i2.53572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l'auto-stop. Liberté, mobilité et sécurité en France des années 1930 aux années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, p. 3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03722011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vols d'églises dans la France du XIXe siècle. Politique, religion et sécurité publique de la loi du sacrilège à la Séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, p. 169-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être gendarme dans la France du XIXe siècle : les réinventions d'un métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Historique des Armées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon juge et l'imaginaire de la magistrature à l'aube du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (5), p. 38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentats contre les forces de l’ordre dans la France du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L’attentat, objet d'histoire, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lrf.427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -846,180 +867,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pif, chien de garde : imaginaire de la propriété et du vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pif le chien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henri Garric (CPTC, uB); Jean Vigreux (CGC, UMR CNRS uB 7366), Oct 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandore citadin ? Implantation et missions de la gendarmerie dans les villes du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lignereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandore citadin ? Implantation et missions de la gendarmerie dans les villes du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.45-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1029,117 +1050,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés et forces de sécurité au XIXe siècle, Revue d'histoire du XIXe siècle, n°50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lignereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1149,2230 +1170,2411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former, encadrer, surveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lignereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Didact Histoire, 978-2-7535-8850-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À bas l'armée !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne, 320 p., 2023, 979-10-351-0888-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, 2021, 9782746753426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03515772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas d'histoire de la France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(avec Aurélia Dusserre). Autrement, 95 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03720538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété défendue : la société française à l'épreuve du vol, XIXe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallimard, 379p., 2021, 978-2-07-288066-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03648955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des polices en France : des guerres de Religion à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2020, Références, 978-2-410-01143-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de la République, 1789-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Olivier Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clément Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la documentation Française, 148p., 2018, 978-2-11-145583-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03648998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la France au XXe siècle. 1914-2002: de la Grande Guerre à une nouvelle société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement, 2018, 9782746746817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03515775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel atlas de l'histoire de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01771830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gendarmeries dans le monde, de la Révolution française à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, 413 p., 2016, 979-1-02-310520-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel atlas de l'histoire de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement, 192 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03720581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la France contemporaine. 4, Le triomphe de la République, 1871-1914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Au voleur ! : images et représentations du vol dans la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Éd. du Seuil, 461p., 2014, 978-2-02-100102-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, 323 p., 2014, 978-2-85944-772-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649006v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au voleur ! : images et représentations du vol dans la France contemporaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La France sous la IIIe : la république à l'épreuve, 1870-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Publications de la Sorbonne, 323 p., 2014, 978-2-85944-772-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la documentation Française, 63p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649016v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France sous la IIIe : la république à l'épreuve, 1870-1914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Histoire de la France contemporaine. 4, Le triomphe de la République, 1871-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">la documentation Française, 63p., 2014</w:t>
+              <w:t xml:space="preserve">Éd. du Seuil, 461p., 2014, 978-2-02-100102-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03648990v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Napoléon Bonaparte : le coup d'Etat du 2 décembre 1851</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larousse, 255 p., 2011, 978-2-03-584591-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de gendarme au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 319p., 2010, 978-2-7535-0988-7</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 319 p., 2010, 978-2-7535-0988-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03648950v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de gendarme au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 319 p., 2010, 978-2-7535-0988-7</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 319p., 2010, 978-2-7535-0988-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649112v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe, mémoires profondes : récits fondateurs des 27 Etats membres de l'Union européenne aux XXe et XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Chartreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, 284 p., 2008, 978-2-7467-1170-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendarmes et gendarmerie dans le département du Nord : 1814-1852</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phénix éd, Service historique de la Gendarmerie nationale, 243 p., 2000, 2-7458-0421-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pif chien de garde ? Imaginaires de la propriété et du vol dans une bande dessinée de L'Humanité (1948-1968) »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Envoi. L’œuvre de Jean-Noël Luc : retour historiographique sur un parcours universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Henri Garric et Jean Vigreux (dir.). </w:t>
+              <w:t xml:space="preserve">Condette, Jean-François; Houte, Arnaud-Dominique; Le Bihan, Jean; Lignereux, Aurélien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pif le chien. Esthétique, politique et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUD, p. 37-46, 2022</w:t>
+              <w:t xml:space="preserve">Former, encadrer, surveiller. Documents d’histoire sociale de la France contemporaine (XIXe –XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 339-349, 2023, 9782753588509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03863666v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polices et gendarmeries dans l'Europe du XIXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« Le Larzac »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dir. Eric Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique de la comparaison : Mélanges en l'honneur de Christophe Charle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 88-91, 2020</w:t>
+              <w:t xml:space="preserve">À bas l'armée ! L'antimilitarisme en France du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03721503v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La journée de Versailles, ou la République en spectacles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« Pif chien de garde ? Imaginaires de la propriété et du vol dans une bande dessinée de L'Humanité (1948-1968) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[organisé par le Centre d’histoire « espaces et cultures »] ; sous la direction de Fabien Conord. </w:t>
+              <w:t xml:space="preserve">Henri Garric et Jean Vigreux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un autre scrutin présidentiel : élire le chef de l'État au suffrage indirect en Europe : actes du colloque de Vichy, 28 et 29 novembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Bourg, p. 15-30, 2020, 978-2-490650-17-0</w:t>
+              <w:t xml:space="preserve">Pif le chien. Esthétique, politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, p. 37-46, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03722007v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03863666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâton de police</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Pierre Singaravélou et Sylvain Venayre ; [avec des contributions de Charlotte Guichard, Xavier Paulès, Claire Laux.. et al.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, p. 303-306, 2020, 978-2-213-71678-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le braconnier assassin. L'affaire Montcharmont (1850-1851)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La journée de Versailles, ou la République en spectacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dans Jean-Marc Berlière (dir.). </w:t>
+              <w:t xml:space="preserve">[organisé par le Centre d’histoire « espaces et cultures »] ; sous la direction de Fabien Conord. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les historiens mènent l'enquête</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Perrin, 2020</w:t>
+              <w:t xml:space="preserve">Un autre scrutin présidentiel : élire le chef de l'État au suffrage indirect en Europe : actes du colloque de Vichy, 28 et 29 novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Bourg, p. 15-30, 2020, 978-2-490650-17-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03721483v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03722007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La manifestation de rue : émergence et recompositions d'une liberté sous la Troisième République</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polices et gendarmeries dans l'Europe du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dans Roseline Letteron (dir.). </w:t>
+              <w:t xml:space="preserve">dans Nicolas Delalande, Béatrice Joyeux-Prunel, Pierre Sinagaravélou et Marie-Bénédicte Vincent (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La liberté de manifestation : du XIXe siècle aux Gilets jaunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, p. 19-37, 2020</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique de la comparaison : Mélanges en l'honneur de Christophe Charle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 88-91, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03721970v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03721503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gardes sous la Troisième République, une institution décriée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le braconnier assassin. L'affaire Montcharmont (1850-1851)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dans Bertrand Pauvert et Muriel Rambour (dir.). </w:t>
+              <w:t xml:space="preserve">dans Jean-Marc Berlière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le garde particulier : entre ruralité et sécurité, un acteur au service des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Varenne, p. 49-61, 2019</w:t>
+              <w:t xml:space="preserve">Les historiens mènent l'enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03721473v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03721483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de tirer sur les voleurs ? Discours et pratiques de l'autodéfense dans la France des années 1970</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La manifestation de rue : émergence et recompositions d'une liberté sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dans Julie d'Andurain, François Audigier, Jean-Noël Grandhomme (dir.). </w:t>
+              <w:t xml:space="preserve">dans Roseline Letteron (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France, les Français et les armes à feu. Hommage à François Cochet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hémisphères éditions, 425 p., 2018, 978-2-37701-015-8</w:t>
+              <w:t xml:space="preserve">La liberté de manifestation : du XIXe siècle aux Gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, p. 19-37, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03720976v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03721970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gendarme et l'automobiliste : imaginaires, débats et pratiques de la police routière dans le premier tiers du XXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les gardes sous la Troisième République, une institution décriée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sous la direction de Anne Conchon, Laurence Montel et Céline Regnard. </w:t>
+              <w:t xml:space="preserve">dans Bertrand Pauvert et Muriel Rambour (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policer les mobilités : Europe - États-Unis, XVIIIe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Édition de la Sorbonne, 2018</w:t>
+              <w:t xml:space="preserve">Le garde particulier : entre ruralité et sécurité, un acteur au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, p. 49-61, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03720916v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03721473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit de tirer sur les voleurs ? Discours et pratiques de l'autodéfense dans la France des années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Julie d'Andurain, François Audigier, Jean-Noël Grandhomme (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France, les Français et les armes à feu. Hommage à François Cochet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hémisphères éditions, 425 p., 2018, 978-2-37701-015-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03720976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gendarme et l'automobiliste : imaginaires, débats et pratiques de la police routière dans le premier tiers du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Anne Conchon, Laurence Montel et Céline Regnard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policer les mobilités : Europe - États-Unis, XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition de la Sorbonne, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03720916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dreyfus, une affaire européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Patrick Boucheron ; coordination Nicolas Delalande, Florian Mazel, Yann Potin, Pierre Singaravélou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 790 p, 2017, 978-2-02-133629-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03720609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3440,51 +3642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44F8ED3B"/>
+    <w:nsid w:val="45DBAEA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3671,51 +3873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-houte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-9312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v24i2.53572" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Boudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chartreux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-houte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-9312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052586006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v24i2.53572" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chartreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04343121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dir. Eric Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>