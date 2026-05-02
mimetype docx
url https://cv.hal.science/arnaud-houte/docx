--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -2068,226 +2068,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03720581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au voleur ! : images et représentations du vol dans la France contemporaine</w:t>
+                <w:t xml:space="preserve">Histoire de la France contemporaine. 4, Le triomphe de la République, 1871-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Publications de la Sorbonne, 323 p., 2014, 978-2-85944-772-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. du Seuil, 461p., 2014, 978-2-02-100102-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03649016v1</w:t>
+                <w:t xml:space="preserve">halshs-03649006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France sous la IIIe : la république à l'épreuve, 1870-1914</w:t>
+                <w:t xml:space="preserve">Au voleur ! : images et représentations du vol dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">la documentation Française, 63p., 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, 323 p., 2014, 978-2-85944-772-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03648990v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la France contemporaine. 4, Le triomphe de la République, 1871-1914</w:t>
+                <w:t xml:space="preserve">La France sous la IIIe : la république à l'épreuve, 1870-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éd. du Seuil, 461p., 2014, 978-2-02-100102-0</w:t>
+              <w:t xml:space="preserve">la documentation Française, 63p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03649006v1</w:t>
+                <w:t xml:space="preserve">halshs-03648990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Napoléon Bonaparte : le coup d'Etat du 2 décembre 1851</w:t>
               </w:r>
@@ -2889,246 +2889,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03863666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâton de police</w:t>
+                <w:t xml:space="preserve">La journée de Versailles, ou la République en spectacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sous la direction de Pierre Singaravélou et Sylvain Venayre ; [avec des contributions de Charlotte Guichard, Xavier Paulès, Claire Laux.. et al.]. </w:t>
+              <w:t xml:space="preserve">[organisé par le Centre d’histoire « espaces et cultures »] ; sous la direction de Fabien Conord. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, p. 303-306, 2020, 978-2-213-71678-7</w:t>
+              <w:t xml:space="preserve">Un autre scrutin présidentiel : élire le chef de l'État au suffrage indirect en Europe : actes du colloque de Vichy, 28 et 29 novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Bourg, p. 15-30, 2020, 978-2-490650-17-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03721982v1</w:t>
+                <w:t xml:space="preserve">halshs-03722007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La journée de Versailles, ou la République en spectacles</w:t>
+                <w:t xml:space="preserve">Polices et gendarmeries dans l'Europe du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[organisé par le Centre d’histoire « espaces et cultures »] ; sous la direction de Fabien Conord. </w:t>
+              <w:t xml:space="preserve">dans Nicolas Delalande, Béatrice Joyeux-Prunel, Pierre Sinagaravélou et Marie-Bénédicte Vincent (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un autre scrutin présidentiel : élire le chef de l'État au suffrage indirect en Europe : actes du colloque de Vichy, 28 et 29 novembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Bourg, p. 15-30, 2020, 978-2-490650-17-0</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique de la comparaison : Mélanges en l'honneur de Christophe Charle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 88-91, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03722007v1</w:t>
+                <w:t xml:space="preserve">halshs-03721503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polices et gendarmeries dans l'Europe du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Le bâton de police</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dans Nicolas Delalande, Béatrice Joyeux-Prunel, Pierre Sinagaravélou et Marie-Bénédicte Vincent (dir.). </w:t>
+              <w:t xml:space="preserve">sous la direction de Pierre Singaravélou et Sylvain Venayre ; [avec des contributions de Charlotte Guichard, Xavier Paulès, Claire Laux.. et al.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique de la comparaison : Mélanges en l'honneur de Christophe Charle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 88-91, 2020</w:t>
+              <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, p. 303-306, 2020, 978-2-213-71678-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03721503v1</w:t>
+                <w:t xml:space="preserve">halshs-03721982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le braconnier assassin. L'affaire Montcharmont (1850-1851)</w:t>
               </w:r>
@@ -3642,51 +3642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45DBAEA0"/>
+    <w:nsid w:val="3472F017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3873,51 +3873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-houte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-9312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052586006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v24i2.53572" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chartreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04343121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dir. Eric Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-houte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-9312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052586006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v24i2.53572" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chartreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04343121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dir. Eric Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>