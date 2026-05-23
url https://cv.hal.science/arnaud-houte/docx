--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2068,89 +2068,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03720581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la France contemporaine. 4, Le triomphe de la République, 1871-1914</w:t>
+                <w:t xml:space="preserve">La France sous la IIIe : la république à l'épreuve, 1870-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éd. du Seuil, 461p., 2014, 978-2-02-100102-0</w:t>
+              <w:t xml:space="preserve">la documentation Française, 63p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03649006v1</w:t>
+                <w:t xml:space="preserve">halshs-03648990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au voleur ! : images et représentations du vol dans la France contemporaine</w:t>
               </w:r>
@@ -2205,89 +2205,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France sous la IIIe : la république à l'épreuve, 1870-1914</w:t>
+                <w:t xml:space="preserve">Histoire de la France contemporaine. 4, Le triomphe de la République, 1871-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">la documentation Française, 63p., 2014</w:t>
+              <w:t xml:space="preserve">Éd. du Seuil, 461p., 2014, 978-2-02-100102-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03648990v1</w:t>
+                <w:t xml:space="preserve">halshs-03649006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Napoléon Bonaparte : le coup d'Etat du 2 décembre 1851</w:t>
               </w:r>
@@ -2889,246 +2889,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03863666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La journée de Versailles, ou la République en spectacles</w:t>
+                <w:t xml:space="preserve">Le bâton de police</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[organisé par le Centre d’histoire « espaces et cultures »] ; sous la direction de Fabien Conord. </w:t>
+              <w:t xml:space="preserve">sous la direction de Pierre Singaravélou et Sylvain Venayre ; [avec des contributions de Charlotte Guichard, Xavier Paulès, Claire Laux.. et al.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un autre scrutin présidentiel : élire le chef de l'État au suffrage indirect en Europe : actes du colloque de Vichy, 28 et 29 novembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Bourg, p. 15-30, 2020, 978-2-490650-17-0</w:t>
+              <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, p. 303-306, 2020, 978-2-213-71678-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03722007v1</w:t>
+                <w:t xml:space="preserve">halshs-03721982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polices et gendarmeries dans l'Europe du XIXe siècle</w:t>
+                <w:t xml:space="preserve">La journée de Versailles, ou la République en spectacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dans Nicolas Delalande, Béatrice Joyeux-Prunel, Pierre Sinagaravélou et Marie-Bénédicte Vincent (dir.). </w:t>
+              <w:t xml:space="preserve">[organisé par le Centre d’histoire « espaces et cultures »] ; sous la direction de Fabien Conord. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique de la comparaison : Mélanges en l'honneur de Christophe Charle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 88-91, 2020</w:t>
+              <w:t xml:space="preserve">Un autre scrutin présidentiel : élire le chef de l'État au suffrage indirect en Europe : actes du colloque de Vichy, 28 et 29 novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Bourg, p. 15-30, 2020, 978-2-490650-17-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03721503v1</w:t>
+                <w:t xml:space="preserve">halshs-03722007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâton de police</w:t>
+                <w:t xml:space="preserve">Polices et gendarmeries dans l'Europe du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sous la direction de Pierre Singaravélou et Sylvain Venayre ; [avec des contributions de Charlotte Guichard, Xavier Paulès, Claire Laux.. et al.]. </w:t>
+              <w:t xml:space="preserve">dans Nicolas Delalande, Béatrice Joyeux-Prunel, Pierre Sinagaravélou et Marie-Bénédicte Vincent (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, p. 303-306, 2020, 978-2-213-71678-7</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique de la comparaison : Mélanges en l'honneur de Christophe Charle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 88-91, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03721982v1</w:t>
+                <w:t xml:space="preserve">halshs-03721503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le braconnier assassin. L'affaire Montcharmont (1850-1851)</w:t>
               </w:r>
@@ -3642,51 +3642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3472F017"/>
+    <w:nsid w:val="C0641CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3873,51 +3873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-houte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-9312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052586006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v24i2.53572" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chartreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04343121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dir. Eric Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-houte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-9312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052586006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v24i2.53572" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chartreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04343121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dir. Eric Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>