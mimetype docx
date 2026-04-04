--- v0 (2026-03-07)
+++ v1 (2026-04-04)
@@ -777,187 +777,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le prince Albert Ier au miroir de l’Anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales monégasques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.271-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction de la préhistoire hors d’Europe: Introduction au dossier Préhistoire sous les tropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Cataldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La construction de la préhistoire hors d’Europe, 54, pp.I-VIII. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/00786500.ORG.22.003.16953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4467/00786500.ORG.22.003.16953⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03920640v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03984796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation : archive(s), mémoire, histoire du Muséum national</w:t>
               </w:r>
@@ -2611,186 +2611,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les peintures préhistoriques de la grotte d’Altamira à Santillane (Es­pagne) », analyse de « Cartailhac Édouard, Breuil Henri, “Les peintures préhistoriques de la grotte d’Altamira à Santillane (Espagne)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.256-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’échec du projet de loi sur les fouilles archéologiques et paléontologiques de 1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Financement et réglementation étatique de la pratique de l'archéologie (fin XIXe- début XXe siècle), 133, pp.10 - 14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.2097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.2097⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01638862v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03194927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie préhistorique dans les pays de l’Europe du Sud : dimension européenne et dynamiques nationales</w:t>
               </w:r>
@@ -6830,165 +6830,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps de la préhistoire. Loi du progrès et réminiscence atavique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Temps biologique, temps historique, Université Paris-Est, Fondation Maison des Sciences de l’Homme de Paris, Paris, 2-3 octobre 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réouverture du Musée de l’Homme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.4, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022720v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03132217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la préhistoire au Palais du Trocadéro</w:t>
               </w:r>
@@ -7252,238 +7252,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Internationalisme scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.-P. Bled, E. Jouve, C. Réveillard, Dictionnaire historique et juridique de l’Europe, Paris, PUF, coll. Major « Service Public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de l’Institut de paléontologie humaine. Une étape de la recomposition des sciences de l’Homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DPRPS-Direction des patrimoines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laurière C. (dir.), 1913, la recomposition de la science de l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Lahic, pp.52-63, 2013, coll. « Les Carnets de Bérose »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des Bushmen en Europe ? Vénus paléolithiques et “Négroïdes” de Grimaldi dans la construction de la préhistoire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Blanckaert (dir.), La Vénus Hottentote entre Barnum et Muséum, Paris, Publications scientifiques du Muséum, coll. « Archives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947173v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03115758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Institut de paléontologie humaine de la Belle époque à la Seconde Guerre mondiale. Origines, fondateurs et vie d’une institution scientifique unique en son genre</w:t>
               </w:r>
@@ -8096,51 +8096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE3554BD"/>
+    <w:nsid w:val="AA355E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8327,51 +8327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-hurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8349-0986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07869616X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Corcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.25.001.22605" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o4t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Cataldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Hurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.org.23.003.18780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.23.002.18779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.22.003.16953" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.751.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amselem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49400-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G02J95L5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ96M8KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVCSFT0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1831" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JKT731Z8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2097" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2KBT8NMB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hameau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRJ8DRVJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2006.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZFW70Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. de Lumley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2005.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W1W2C40-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-printemps-de-larcheologie-prehistorique/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mortillet-de-la-micro-histoire-a-une-sociologie-de-la-construction-intellectuelle-de-larcheologie/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520.4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA11.9782356135520.21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16468" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Vanessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Locht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-hurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8349-0986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07869616X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Corcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.25.001.22605" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o4t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Cataldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Hurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.org.23.003.18780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.23.002.18779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.22.003.16953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.751.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amselem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49400-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G02J95L5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ96M8KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVCSFT0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1831" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JKT731Z8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2KBT8NMB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hameau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRJ8DRVJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2006.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZFW70Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. de Lumley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2005.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W1W2C40-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-printemps-de-larcheologie-prehistorique/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mortillet-de-la-micro-histoire-a-une-sociologie-de-la-construction-intellectuelle-de-larcheologie/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520.4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA11.9782356135520.21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16468" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Vanessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947173v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Locht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>