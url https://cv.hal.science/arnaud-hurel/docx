--- v1 (2026-04-04)
+++ v2 (2026-05-07)
@@ -1391,2026 +1391,2026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1868: The Cro-Magnon Moment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche historique des structures de l’archéologie préhistorique et protohistorique aux XIXe-XXe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.19-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The end of a scholarly internationalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.129-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Skulls and Bones of Les Eyzies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulin Quignon (1863-2017) : Archéologies d’un site, d’une collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.91-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1868: The Cro-Magnon Moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (3-4), pp.111-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Approche historique des structures de l’archéologie préhistorique et protohistorique aux XIXe-XXe siècles.</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulin Quignon : la redécouverte d’un site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.428 - 438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel examen des ossements humains de Moulin Quignon (Somme, France). Étude anthropologique, taphonomique et première datation par le radiocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Favin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.389 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulin Quignon 1863–1864 : détours inédits et bilan historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Coye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.314 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retourner à Moulin Quignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.297-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la naissance d’une discipline. Les collections de préhistoire du Musée de l’Homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Musée de l’Homme, 29, pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possibilité d'un paléolithique chinois. La première &amp;quot;Mission paléontologique française en Chine&amp;quot; (1923-1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50, pp.19-100</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">P. Broca</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie préhistorique : traces et mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Coye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0027⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les origines de la préhistoire, 129, pp.3 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The end of a scholarly internationalism</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbé Henri Breuil and the rediscovery of prehistoric humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Medicographia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (36, n°2), pp.253-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Moulin Quignon (1863-2017) : Archéologies d’un site, d’une collection</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec du projet de loi sur les fouilles archéologiques et paléontologiques de 1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités nationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Financement et réglementation étatique de la pratique de l'archéologie (fin XIXe- début XXe siècle), 133, pp.10 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.2097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Moulin Quignon 1863–1864 : détours inédits et bilan historiographique</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peintures préhistoriques de la grotte d’Altamira à Santillane (Es­pagne) », analyse de « Cartailhac Édouard, Breuil Henri, “Les peintures préhistoriques de la grotte d’Altamira à Santillane (Espagne)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.256-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie préhistorique dans les pays de l’Europe du Sud : dimension européenne et dynamiques nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Coye</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noël Coye</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.63-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives Émile Cartailhac de l’Institut de paléontologie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110, pp.56 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire, préhistoriens et pouvoirs publics en France : la tardive émergence d'une conscience patrimoniale spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29e année (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.102.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société d’anthropologie et d’ethnographie polonaise à Paris et la science en exil. Le rôle des émigrés politiques dans la réception du darwinisme, la naissance de l’anthropologie et le début des recherches préhistoriques en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Daszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Polska Akademia Nauk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paléoanthropologie dans les Annales de Paléontologie sous l'impulsion de Marcellin Boule et Jean Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (2), pp.217 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2006.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des élites scientifiques chinoises en Europe dans la première moitié du XXe siècle : l'exemple du préhistorien Pei Wen Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (4), pp.314 - 343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 109 (2), pp.195 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2005.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...451 lines deleted...]
-                <w:t xml:space="preserve">La possibilité d'un paléolithique chinois. La première &amp;quot;Mission paléontologique française en Chine&amp;quot; (1923-1941)</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte de l'homme fossile de la Chapelle-aux-Saints (1908). Pratiques de terrain, débats et représentations des Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...916 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620345v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-01643129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3422,217 +3422,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Saint-Prest site: evidence of a human presence around a million years ago?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Despriée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde sur « Le mammouth de Saint-Prest et ses contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Vialet, Feb 2022, Chartres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albert Ier au miroir de l’anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carrières d’un prince. Vies et territoires d’Albert Ier de Monaco (1848-1922)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984893v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03820466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pour tous, tous pour un ? Gabriel de Mortillet et le groupe du matérialisme scientifique</w:t>
               </w:r>
@@ -4000,247 +4000,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Forcer le terrain institutionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La préhistoire au Muséum national d’histoire naturelle », Séminaire d’histoire des sciences de l’IHMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, Paris 1, CNRS, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulin Quignon (1863-2017).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardin archéologique de Saint-Acheul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’affaire de Moulin Quignon (1863-1864). Archéologie d’un topique de l’histoire de la préhistoire (archives, collections, site, actualité scientifique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Muséum, objet d’histoire, UMR 8560, UMR 7194</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556881v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02556256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire, transmettre, diffuser la préhistoire en France (1850-1950).</w:t>
               </w:r>
@@ -4427,165 +4427,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préhistoires françaises à l’épreuve de la guerre : le cas de l’abbé Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologue(s) en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, Nov 2016, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vallée de la Somme et les origines de la préhistoire : Saint-Acheul (1859), Moulin Quignon (1863). Enjeux et actualité scientifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès Préhistorique de France. Préhistoire de l'Europe du Nord-Ouest : mobilités, climats et entités culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979124v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03985003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’Homme et matérialisme scientifique en France à la fin du XIXe siècle.</w:t>
               </w:r>
@@ -4703,165 +4703,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présidence de la session « Langues savantes, langues spécialisées de la science et de la technique » (Thème III. La langue et les langues, monolinguisme et plurilinguisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">139e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Commission de la topographie des Gaules (1858-1923) et l’émergence des études préhistoriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à Joseph Déchelette La construction de l’archéologie européenne (1865-1914), Bibracte- 12-13 juin 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TRACES Toulouse 2- INRAP, Roanne, Jun 2014, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03142202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Préhistoriques, Dieu et les préhistoriens : une équation histo­rienne.</w:t>
               </w:r>
@@ -5738,50 +5738,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Mortillet et le groupe du matérialisme scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cicolani, Veronica, Lorre, Christine, Hurel, Arnaud, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le printemps de l’archéologie préhistorique. Autour de Gabriel de Mortillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions; Ausonius Éditions, pp.29-38, 2024, 978-2-35613-552-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana11.9782356135520.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Répertoire indicatif de fonds d’archives contenant des papiers relatifs à Gabriel de Mortillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5793,158 +5875,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cicolani, Veronica, Lorre, Christine, Hurel, Arnaud, dir. Le printemps de l’archéologie préhistorique. Autour de Gabriel de Mortillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, pp.307-308, 2024, 978-2-35613-552-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/DANA11.9782356135520.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759103v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04653205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -6008,64 +6008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle étude du site de Saint-Prest : un témoin de la présence humaine en vallée de l’Eure autour d’un million d’années ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6127,523 +6127,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Commission de la topographie des Gaules (1858-1923) et l’émergence des études préhistoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction d’une archéologie européenne (1865-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mergoil, pp.49-75, 2019, 978-2-35518-092-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moulin Quignon (1863-2016) : archéologie d’une affaire, d’une collection, d’un site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles - Actes du 28è congrès préhistorique de France d'Amiens (30 mai - 4 juin 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Commission de la topographie des Gaules (1858-1923) : Une actrice du mouvement de légitimation scientifique des études préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Péré-Noguès S. (dir.) La construction d’une archéologie européenne (1865-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dremil-Lafage, pp.49-75, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Commission de la topographie des Gaules (1858-1923) et l’émergence des études préhistoriques</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commission de topographie des Gaules. Une actrice du mouvement de légitimation scientifique des études préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction d’une archéologie européenne (1865-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Mergoil, pp.49-75, 2019, 978-2-35518-092-7</w:t>
+              <w:t xml:space="preserve">, , 2019, Archives et histoire de l'archéologie, 978-2-35518-092-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La commission de topographie des Gaules. Une actrice du mouvement de légitimation scientifique des études préhistoriques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment se fait une réputation…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La construction d’une archéologie européenne (1865-1914)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2019, Archives et histoire de l'archéologie, 978-2-35518-092-7</w:t>
+              <w:t xml:space="preserve">M. Patou-Mathis, P. Depaepe (dir.), Néandertal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.151-159, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Law of Progress, Atavism, and Prehistory in the Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Time, Historical Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Rodopi, pp.95-110, 2018, 978-90-04-38516-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004385160_008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des divers usages de Jacques Boucher de Perthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boucher de Perthes. Imaginer la préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2018, 9782271119087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986564v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01954981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préhistoire et l’abbé Breuil à l’épreuve de la Première Guerre mondiale</w:t>
               </w:r>
@@ -7106,384 +7106,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Internationalisme scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.-P. Bled, E. Jouve, C. Réveillard, Dictionnaire historique et juridique de l’Europe, Paris, PUF, coll. Major « Service Public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de l’Institut de paléontologie humaine. Une étape de la recomposition des sciences de l’Homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DPRPS-Direction des patrimoines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laurière C. (dir.), 1913, la recomposition de la science de l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Lahic, pp.52-63, 2013, coll. « Les Carnets de Bérose »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Bushmen en Europe ? Vénus paléolithiques et “Négroïdes” de Grimaldi dans la construction de la préhistoire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Blanckaert (dir.), La Vénus Hottentote entre Barnum et Muséum, Paris, Publications scientifiques du Muséum, coll. « Archives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie d’une science préhistorique sans frontières. L’Institut de paléontologie humaine du Prince Albert Ier de Monaco et la Première Guerre mondiale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUREL A., FOUILLERON T., CARPINE-LANCRE J. (dir.), L'œuvre de paix du prince Albert Ier de Monaco, Actes du 136e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.3-4, 2013, coll. Actes des congrès des sociétés historiques et scientifiques, Perpignan</w:t>
+              <w:t xml:space="preserve">, pp.87, 2013, coll. Actes des congrès des sociétés historiques et scientifiques, Perpignan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’utopie d’une science préhistorique sans frontières. L’Institut de paléontologie humaine du Prince Albert Ier de Monaco et la Première Guerre mondiale.</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUREL A., FOUILLERON T., CARPINE-LANCRE J. (dir.), L'œuvre de paix du prince Albert Ier de Monaco, Actes du 136e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.87, 2013, coll. Actes des congrès des sociétés historiques et scientifiques, Perpignan</w:t>
+              <w:t xml:space="preserve">, pp.3-4, 2013, coll. Actes des congrès des sociétés historiques et scientifiques, Perpignan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02947173v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Institut de paléontologie humaine de la Belle époque à la Seconde Guerre mondiale. Origines, fondateurs et vie d’une institution scientifique unique en son genre</w:t>
               </w:r>
@@ -7718,51 +7718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H. Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,51 +8096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA355E5F"/>
+    <w:nsid w:val="404DC544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8327,51 +8327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-hurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8349-0986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07869616X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Corcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.25.001.22605" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o4t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Cataldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Hurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.org.23.003.18780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.23.002.18779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.22.003.16953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.751.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amselem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49400-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G02J95L5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ96M8KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVCSFT0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1831" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JKT731Z8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2KBT8NMB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hameau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRJ8DRVJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2006.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZFW70Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. de Lumley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2005.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W1W2C40-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-printemps-de-larcheologie-prehistorique/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mortillet-de-la-micro-histoire-a-une-sociologie-de-la-construction-intellectuelle-de-larcheologie/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520.4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA11.9782356135520.21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16468" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Vanessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947173v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Locht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-hurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8349-0986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07869616X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Corcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.25.001.22605" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o4t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Cataldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Hurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.org.23.003.18780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.23.002.18779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.22.003.16953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.751.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amselem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49400-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ96M8KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVCSFT0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G02J95L5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1831" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JKT731Z8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2097" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2KBT8NMB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hameau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRJ8DRVJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.102.0065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2006.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZFW70Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. de Lumley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2005.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W1W2C40-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-printemps-de-larcheologie-prehistorique/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mortillet-de-la-micro-histoire-a-une-sociologie-de-la-construction-intellectuelle-de-larcheologie/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520.4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653205v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana11.9782356135520.5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA11.9782356135520.21" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16468" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Vanessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947174v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Locht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>