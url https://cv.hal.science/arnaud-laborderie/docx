--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -282,191 +282,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découvrabilité des collections numériques patrimoniales sous l'angle des usages de Gallica</w:t>
+                <w:t xml:space="preserve">Ouvrir les données de la Bibliothèque nationale de France pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Bastard</w:t>
+                <w:t xml:space="preserve">Florence Tfibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La recherche culturelle et la science ouverte, 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143824v1</w:t>
+                <w:t xml:space="preserve">hal-04074665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir les données de la Bibliothèque nationale de France pour la recherche</w:t>
+                <w:t xml:space="preserve">La découvrabilité des collections numériques patrimoniales sous l'angle des usages de Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tfibel</w:t>
+                <w:t xml:space="preserve">Irène Bastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La recherche culturelle et la science ouverte, 144</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074665v1</w:t>
+                <w:t xml:space="preserve">hal-04143824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BnF et les services à la recherche à l’heure des humanités numériques</w:t>
               </w:r>
@@ -688,165 +688,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Essentiels de la littérature dans Gallica : valorisation et médiation des collections patrimoniales de la Bibliothèque nationale de France sur le Web</w:t>
+                <w:t xml:space="preserve">Les expositions virtuelles de la BnF de 1998 à 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lieux de réception, de médiation et de (re) création par le numérique, Vol. 12</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Musées et mondes numériques, 35, pp.324-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985993v1</w:t>
+                <w:t xml:space="preserve">hal-02880233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expositions virtuelles de la BnF de 1998 à 2020</w:t>
+                <w:t xml:space="preserve">Les Essentiels de la littérature dans Gallica : valorisation et médiation des collections patrimoniales de la Bibliothèque nationale de France sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Musées et mondes numériques, 35, pp.324-330</w:t>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lieux de réception, de médiation et de (re) création par le numérique, Vol. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880233v1</w:t>
+                <w:t xml:space="preserve">hal-02985993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédiatiser le patrimoine littéraire à travers le livre enrichi : quelles expériences de lecture ?</w:t>
               </w:r>
@@ -1126,51 +1126,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot</w:t>
+                <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot, in: Open and Truster : Reassessing research library values.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
@@ -1209,102 +1209,93 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd LIBER Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Library and Information Centre of the Hungarian Academy of Sciences (MTA KIK) in Budapest, Hungary, Jul 2023, Budapest, Hungary. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2023, Budapest (Hungary), Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536121v1</w:t>
+                <w:t xml:space="preserve">hal-04363267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot, in: Open and Truster : Reassessing research library values.</w:t>
+                <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
@@ -1343,69 +1334,78 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd LIBER Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Budapest (Hungary), Hungary</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Library and Information Centre of the Hungarian Academy of Sciences (MTA KIK) in Budapest, Hungary, Jul 2023, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36820/LIBER.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363267v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données patrimoniales de la BnF : accès, exploitation, réutilisation</w:t>
               </w:r>
@@ -1536,575 +1536,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le digital storytelling comme mode d'expression citoyen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voyages en Afrique dans Gallica : modélisation d’interfaces interculturelles en recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petits et grands récits d’aujourd’hui : telling, feeling, sharing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities on site : Lire ensemble dans un monde numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02241446v1</w:t>
+                <w:t xml:space="preserve">hal-02471206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages en Afrique dans Gallica : modélisation d’interfaces interculturelles en recherche-création</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le digital storytelling comme mode d'expression citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evika Karamagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities on site : Lire ensemble dans un monde numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cotonou, Bénin</w:t>
+              <w:t xml:space="preserve">Petits et grands récits d’aujourd’hui : telling, feeling, sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471206v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du livre enrichi au livre augmenté : les enjeux d'une clôture numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussing civic values and concerns: Digital Storytelling as a powerful media technique and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evika Karamagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meimaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ÉCRiDiL (écrire, éditer, lire à l’ère numérique) : Le livre, défi de design : l’intersection numérique de la création et de l’édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Digital Storytelling Conference “Current Trends in Digital Storytelling: Research &amp; Practices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Zakynthos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416031v1</w:t>
+                <w:t xml:space="preserve">hal-01891053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en récit les données culturelles des bibliothèques numériques : exposition virtuelle et recherche-création</w:t>
+                <w:t xml:space="preserve">Du livre enrichi au livre augmenté : les enjeux d'une clôture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur les bibliothèques et archives à l'ère des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ÉCRiDiL (écrire, éditer, lire à l’ère numérique) : Le livre, défi de design : l’intersection numérique de la création et de l’édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891073v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing civic values and concerns: Digital Storytelling as a powerful media technique and practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mettre en récit les données culturelles des bibliothèques numériques : exposition virtuelle et recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Meimaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Storytelling Conference “Current Trends in Digital Storytelling: Research &amp; Practices”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Zakynthos, Greece</w:t>
+              <w:t xml:space="preserve">Colloque international sur les bibliothèques et archives à l'ère des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891053v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital storytelling as an educational dialectic model: results from a project on contemporary forms of Odyssey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remédiatisation et éditorialisation de l'Odyssée à travers les collections numériques patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme numérique : valeurs et modèles pour demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur les bibliothèques et archives à l'ère des Humanités numériques (CIBAHN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709100v1</w:t>
+                <w:t xml:space="preserve">hal-01387065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remédiatisation et éditorialisation de l'Odyssée à travers les collections numériques patrimoniales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital storytelling as an educational dialectic model: results from a project on contemporary forms of Odyssey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meimaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evika Karamagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur les bibliothèques et archives à l'ère des Humanités numériques (CIBAHN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Humanisme numérique : valeurs et modèles pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387065v1</w:t>
+                <w:t xml:space="preserve">hal-01709100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre numérique enrichi : enjeux et pratiques de remédiatisation</w:t>
               </w:r>
@@ -2524,221 +2524,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La stylistique des notes chez Rétif de la Bretonne : un hypertexte avant le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hudrisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Bezina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Zghidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loula Abd-Elrazak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque international sur le document numérique (CiDE) : « Livre post-numérique : historique, mutations et perspectives ». Fès, les 19-20 novembre 2014.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Fès, France</w:t>
+              <w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESISA / Ecole Supérieure d’Ingénieur en Sciences Appliquées, Fès, Maroc, Nov 2014, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105065v1</w:t>
+                <w:t xml:space="preserve">hal-04507194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stylistique des notes chez Rétif de la Bretonne : un hypertexte avant le numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESISA / Ecole Supérieure d’Ingénieur en Sciences Appliquées, Fès, Maroc, Nov 2014, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">17e Colloque international sur le document numérique (CiDE) : « Livre post-numérique : historique, mutations et perspectives ». Fès, les 19-20 novembre 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507194v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions virtuelles et valorisation patrimoniale : le cas des collections islamiques de la BnF</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55C99CC4"/>
+    <w:nsid w:val="5CCE35AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3335,51 +3335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-laborderie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9487-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235975281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214156009958949581216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/Lyx9zb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/essentiels/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-artec.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04074665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tfibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03647732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285816v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02985993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeantet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Juhel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01258307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huthwohl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36820/LIBER.2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evika Karamagioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02416031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01891073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01891053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meimaris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01387065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01239425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bezina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ismail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zghidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Abd-Elrazak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-complicites.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02136897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-laborderie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9487-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235975281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214156009958949581216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/Lyx9zb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/essentiels/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-artec.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04074665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tfibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03647732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285816v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02985993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeantet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Juhel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01258307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huthwohl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36820/LIBER.2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evika Karamagioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01891053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meimaris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02416031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01891073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01387065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01239425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bezina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ismail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zghidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Abd-Elrazak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-complicites.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02136897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>