--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -282,191 +282,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir les données de la Bibliothèque nationale de France pour la recherche</w:t>
+                <w:t xml:space="preserve">La découvrabilité des collections numériques patrimoniales sous l'angle des usages de Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tfibel</w:t>
+                <w:t xml:space="preserve">Irène Bastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La recherche culturelle et la science ouverte, 144</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074665v1</w:t>
+                <w:t xml:space="preserve">hal-04143824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découvrabilité des collections numériques patrimoniales sous l'angle des usages de Gallica</w:t>
+                <w:t xml:space="preserve">Ouvrir les données de la Bibliothèque nationale de France pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Bastard</w:t>
+                <w:t xml:space="preserve">Florence Tfibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La recherche culturelle et la science ouverte, 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143824v1</w:t>
+                <w:t xml:space="preserve">hal-04074665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BnF et les services à la recherche à l’heure des humanités numériques</w:t>
               </w:r>
@@ -619,96 +619,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre augmenté : un nouveau paradigme du livre ?</w:t>
+                <w:t xml:space="preserve">Les Essentiels de la littérature dans Gallica : valorisation et médiation des collections patrimoniales de la Bibliothèque nationale de France sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lieux de réception, de médiation et de (re) création par le numérique, Vol. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880072v1</w:t>
+                <w:t xml:space="preserve">hal-02985993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expositions virtuelles de la BnF de 1998 à 2020</w:t>
               </w:r>
@@ -757,96 +757,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Essentiels de la littérature dans Gallica : valorisation et médiation des collections patrimoniales de la Bibliothèque nationale de France sur le Web</w:t>
+                <w:t xml:space="preserve">Le livre augmenté : un nouveau paradigme du livre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lieux de réception, de médiation et de (re) création par le numérique, Vol. 12</w:t>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985993v1</w:t>
+                <w:t xml:space="preserve">hal-02880072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédiatiser le patrimoine littéraire à travers le livre enrichi : quelles expériences de lecture ?</w:t>
               </w:r>
@@ -1126,51 +1126,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot, in: Open and Truster : Reassessing research library values.</w:t>
+                <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
@@ -1209,93 +1209,102 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd LIBER Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Budapest (Hungary), Hungary</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Library and Information Centre of the Hungarian Academy of Sciences (MTA KIK) in Budapest, Hungary, Jul 2023, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36820/LIBER.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363267v1</w:t>
+                <w:t xml:space="preserve">hal-04536121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot</w:t>
+                <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot, in: Open and Truster : Reassessing research library values.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
@@ -1334,78 +1343,69 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd LIBER Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Library and Information Centre of the Hungarian Academy of Sciences (MTA KIK) in Budapest, Hungary, Jul 2023, Budapest, Hungary. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2023, Budapest (Hungary), Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36820/LIBER.2023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04536121v1</w:t>
+                <w:t xml:space="preserve">hal-04363267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données patrimoniales de la BnF : accès, exploitation, réutilisation</w:t>
               </w:r>
@@ -1536,411 +1536,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages en Afrique dans Gallica : modélisation d’interfaces interculturelles en recherche-création</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le digital storytelling comme mode d'expression citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evika Karamagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities on site : Lire ensemble dans un monde numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cotonou, Bénin</w:t>
+              <w:t xml:space="preserve">Petits et grands récits d’aujourd’hui : telling, feeling, sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471206v1</w:t>
+                <w:t xml:space="preserve">hal-02241446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le digital storytelling comme mode d'expression citoyen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voyages en Afrique dans Gallica : modélisation d’interfaces interculturelles en recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petits et grands récits d’aujourd’hui : telling, feeling, sharing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities on site : Lire ensemble dans un monde numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02241446v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing civic values and concerns: Digital Storytelling as a powerful media technique and practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du livre enrichi au livre augmenté : les enjeux d'une clôture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Meimaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Storytelling Conference “Current Trends in Digital Storytelling: Research &amp; Practices”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Zakynthos, Greece</w:t>
+              <w:t xml:space="preserve">ÉCRiDiL (écrire, éditer, lire à l’ère numérique) : Le livre, défi de design : l’intersection numérique de la création et de l’édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891053v1</w:t>
+                <w:t xml:space="preserve">hal-02416031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du livre enrichi au livre augmenté : les enjeux d'une clôture numérique</w:t>
+                <w:t xml:space="preserve">Mettre en récit les données culturelles des bibliothèques numériques : exposition virtuelle et recherche-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ÉCRiDiL (écrire, éditer, lire à l’ère numérique) : Le livre, défi de design : l’intersection numérique de la création et de l’édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international sur les bibliothèques et archives à l'ère des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416031v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en récit les données culturelles des bibliothèques numériques : exposition virtuelle et recherche-création</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussing civic values and concerns: Digital Storytelling as a powerful media technique and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evika Karamagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meimaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur les bibliothèques et archives à l'ère des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Storytelling Conference “Current Trends in Digital Storytelling: Research &amp; Practices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Zakynthos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891073v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédiatisation et éditorialisation de l'Odyssée à travers les collections numériques patrimoniales</w:t>
               </w:r>
@@ -1995,64 +1995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital storytelling as an educational dialectic model: results from a project on contemporary forms of Odyssey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meimaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evika Karamagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2455,96 +2455,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures plurielles : discontinuité et ruptures sémantiques</w:t>
+                <w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CIDE 17 : Livre post-numérique : historique, mutations et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">17e Colloque international sur le document numérique (CiDE) : « Livre post-numérique : historique, mutations et perspectives ». Fès, les 19-20 novembre 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185810v1</w:t>
+                <w:t xml:space="preserve">hal-02105065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stylistique des notes chez Rétif de la Bretonne : un hypertexte avant le numérique</w:t>
               </w:r>
@@ -2649,96 +2649,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives</w:t>
+                <w:t xml:space="preserve">Lectures plurielles : discontinuité et ruptures sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque international sur le document numérique (CiDE) : « Livre post-numérique : historique, mutations et perspectives ». Fès, les 19-20 novembre 2014.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Fès, France</w:t>
+              <w:t xml:space="preserve">Colloque CIDE 17 : Livre post-numérique : historique, mutations et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105065v1</w:t>
+                <w:t xml:space="preserve">hal-01185810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions virtuelles et valorisation patrimoniale : le cas des collections islamiques de la BnF</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CCE35AF"/>
+    <w:nsid w:val="03019226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3335,51 +3335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-laborderie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9487-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235975281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214156009958949581216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/Lyx9zb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/essentiels/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-artec.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04074665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tfibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03647732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285816v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02985993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeantet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Juhel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01258307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huthwohl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36820/LIBER.2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evika Karamagioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01891053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meimaris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02416031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01891073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01387065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01239425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bezina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ismail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zghidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Abd-Elrazak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-complicites.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02136897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-laborderie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9487-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235975281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214156009958949581216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/Lyx9zb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/essentiels/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-artec.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04074665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tfibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03647732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285816v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02985993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeantet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Juhel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01258307v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huthwohl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36820/LIBER.2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evika Karamagioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02416031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01891073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01891053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meimaris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01387065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01239425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bezina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ismail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zghidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Abd-Elrazak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01185796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02880305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-complicites.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02136897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>