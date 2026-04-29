--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -1591,165 +1591,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation policies and values of females from the Gulf: a qualitative study</w:t>
+                <w:t xml:space="preserve">Communautarisme et radicalisation, comment réduire ces dérives dans le sport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lacheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Riffah, Bahrain</w:t>
+              <w:t xml:space="preserve">Forum national AFSVFP: Esprit Sportif: violence, discrimination, communautarisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02504723v1</w:t>
+                <w:t xml:space="preserve">halshs-03271711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautarisme et radicalisation, comment réduire ces dérives dans le sport?</w:t>
+                <w:t xml:space="preserve">Innovation policies and values of females from the Gulf: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lacheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum national AFSVFP: Esprit Sportif: violence, discrimination, communautarisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris (visioconférence), France</w:t>
+              <w:t xml:space="preserve">Women and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Riffah, Bahrain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03271711v1</w:t>
+                <w:t xml:space="preserve">halshs-02504723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3281,51 +3281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hadjinicola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Soteriou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman Pujawan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacheret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12063-025-00546-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rashed Albous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedour Alboloushi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Acloque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Anton Smedshaug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2025.01.0155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.733.0524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jsis.v15i5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651423v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Omar Farooq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.6496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1314" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.148.0923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/femmes-musulmanes-cadres/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100712410&amp;amp;fa=author&amp;amp;Person_ID=14909" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbrosses" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oapen.org/download?type=document&amp;amp;docid=634179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048525461-012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hadjinicola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Soteriou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman Pujawan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacheret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12063-025-00546-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rashed Albous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedour Alboloushi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Acloque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Anton Smedshaug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2025.01.0155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.733.0524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05358287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jsis.v15i5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651423v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Omar Farooq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.6496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1314" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.148.0923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/femmes-musulmanes-cadres/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100712410&amp;amp;fa=author&amp;amp;Person_ID=14909" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbrosses" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oapen.org/download?type=document&amp;amp;docid=634179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048525461-012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>