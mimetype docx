--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -100,642 +100,642 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chefs saddle up—perceptions of horse meat as a sustainable gastronomic alternative in France</w:t>
+                <w:t xml:space="preserve">Tell me what you cook and I'll tell you who you are. A study of the influence of the representations and identities of aspiring chefs on their intentions to reduce meat in favour of plant-based dishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods14040638⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950952v1</w:t>
+                <w:t xml:space="preserve">hal-05042097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do chefs get lost in the sauce? The chefs’ perceptions of the tensions and paradoxes between tradition and modernity in cooking with meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chefs saddle up—perceptions of horse meat as a sustainable gastronomic alternative in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101166⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (4), pp.638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods14040638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004280v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell me what you cook and I'll tell you who you are. A study of the influence of the representations and identities of aspiring chefs on their intentions to reduce meat in favour of plant-based dishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do chefs get lost in the sauce? The chefs’ perceptions of the tensions and paradoxes between tradition and modernity in cooking with meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 235, </w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.101166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042097v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bœuf a-t-il toujours la cote ? Exploration des représentations professionnelles et des identités de chefs cuisiniers français vis-à-vis de la cuisine traditionnelle française et des cuisines carnées et végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Legume beliefs among culinary art students: A cluster analysis based on meat attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dm.115.0041⟩</w:t>
+              <w:t xml:space="preserve">Food and Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791427v1</w:t>
+                <w:t xml:space="preserve">hal-04815654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume beliefs among culinary art students: A cluster analysis based on meat attachment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le bœuf a-t-il toujours la cote ? Exploration des représentations professionnelles et des identités de chefs cuisiniers français vis-à-vis de la cuisine traditionnelle française et des cuisines carnées et végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Humanity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.100465. </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115 (3), pp.41-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.115.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815654v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chefs cuisiniers et la viande chevaline : perceptions et potentiel à exploiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vial</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -754,464 +754,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikpidi Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2022.100627⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882689v1</w:t>
+                <w:t xml:space="preserve">hal-03920150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A horse on your plate? A cluster analysis of French consumers hippophagy acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t>
+              <w:t xml:space="preserve">, 2023, 203, pp.109220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920150v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A horse on your plate? A cluster analysis of French consumers hippophagy acceptance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.109220. </w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2022.100627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095090v1</w:t>
+                <w:t xml:space="preserve">hal-03882689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le produit était un animal. Le rôle des représentations et des liens affectifs à l'animal dans la relation au produit viande et sa consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (107), pp.117-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1228,173 +1228,160 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Waste to Wardrobe: Exploring Consumer Acceptance of Biowaste-Dyed Sustainable Fashion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les légumes font-ils recette à l’écran ? Étude de la médiatisation des normes sociales autour de la végétalisation dans Top Chef France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opening the Bin 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans Université, Dec 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">2ème Journée de recherche en Sciences de Gestion sur les Changements Comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech; Université Paris-Saclay; Institut du Marketing Social, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523369v1</w:t>
+                <w:t xml:space="preserve">hal-05567180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans, l'âge des possibles ! Rétrospective et perspectives pour la JMAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1426,515 +1413,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande, le végétal et moi. Étude de l'influence des représentations et des identités de chefs en devenir sur leurs intentions à proposer une offre plus durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Waste to Wardrobe: Exploring Consumer Acceptance of Biowaste-Dyed Sustainable Fashion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Congrès international de l'Association Française de Marketing : "Marketing &amp; Valeur(s) : création et destruction de valeur(s) pour la société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Opening the Bin 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, Dec 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607944v1</w:t>
+                <w:t xml:space="preserve">hal-05523369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxes in chefs' representations of the trade-off between tradition and sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La viande, le végétal et moi. Étude de l'influence des représentations et des identités de chefs en devenir sur leurs intentions à proposer une offre plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Culinary Arts &amp; Sciences (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Kristianstad, Sweden</w:t>
+              <w:t xml:space="preserve">40. Congrès international de l'Association Française de Marketing : "Marketing &amp; Valeur(s) : création et destruction de valeur(s) pour la société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626959v1</w:t>
+                <w:t xml:space="preserve">hal-04607944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coup de filet sur le bœuf ? Exploration des représentations professionnelles de chefs cuisiniers sur la cuisine de la viande et la cuisine sans viande vis à vis de leur offre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paradoxes in chefs' representations of the trade-off between tradition and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée Marketing et Développement Durable (JMDD) : "Responsabilité sociale, éthique et durabilité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Conference on Culinary Arts &amp; Sciences (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Kristianstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977389v1</w:t>
+                <w:t xml:space="preserve">hal-04626959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The representation of sustainable cuisine in French commercial cooks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coup de filet sur le bœuf ? Exploration des représentations professionnelles de chefs cuisiniers sur la cuisine de la viande et la cuisine sans viande vis à vis de leur offre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Convention on Food and Drink Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">4. Journée Marketing et Développement Durable (JMDD) : "Responsabilité sociale, éthique et durabilité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121706v1</w:t>
+                <w:t xml:space="preserve">hal-03977389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les croyances vis-à-vis des légumineuses chez les futurs acteurs de la restauration : une analyse typologique basée sur l'attachement à la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1953,1226 +1953,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cuisine (in)carnée ? Étude des représentations et des identités de chefs cuisiniers vis-à-vis de la cuisine durable : la place de la viande et du végétal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The representation of sustainable cuisine in French commercial cooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Médias "Médiations de la gastronomie (XVIIe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">8. International Convention on Food and Drink Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346449v1</w:t>
+                <w:t xml:space="preserve">hal-04121706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les savoir-faire issus de la tradition et la réalité des enjeux de durabilité au sein des représentations et pratiques professionnelles : étude de cas auprès des chefs cuisiniers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une cuisine (in)carnée ? Étude des représentations et des identités de chefs cuisiniers vis-à-vis de la cuisine durable : la place de la viande et du végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Médias "Médiations de la gastronomie (XVIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060250v1</w:t>
+                <w:t xml:space="preserve">hal-04346449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cuisine (in)carnée ? Exploration des représentations et des identités de chefs cuisiniers français par rapport aux cuisines carnée et végétarienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concilier les savoir-faire issus de la tradition et la réalité des enjeux de durabilité au sein des représentations et pratiques professionnelles : étude de cas auprès des chefs cuisiniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque sur les nouvelles pratiques de la restauration engagée : Végétaliser sa carte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103834v1</w:t>
+                <w:t xml:space="preserve">hal-04060250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction de la consommation de viande en restauration face aux enjeux de durabilité. Une revue semi-systématique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une cuisine (in)carnée ? Exploration des représentations et des identités de chefs cuisiniers français par rapport aux cuisines carnée et végétarienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">2. Colloque sur les nouvelles pratiques de la restauration engagée : Végétaliser sa carte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631401v1</w:t>
+                <w:t xml:space="preserve">hal-04103834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les chefs passent au gril. Comment les chefs cuisiniers se représentent la viande face aux enjeux de durabilité alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">38. Congrès international de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing (AFM); Institut des Hautes Études Commerciales de Carthage (IHEC Carthage); Institut Supérieur de Comptabilité et d'Administration des Entreprises (ISCAE); Laboratoire Interdisciplinaire de Gestion Université-Entreprise (LIGUE), May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689265v1</w:t>
+                <w:t xml:space="preserve">hal-03678664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering the steaks? Exploration of professional representations of French chefs on meat and meat-free cooking, in relation to their offer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The horse meat market in France: towards a typology of consumers and non-consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Online Interdisciplinary Research Symposium in Foodservice Decisions: Food away from home and food insecurity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895059v1</w:t>
+                <w:t xml:space="preserve">hal-03779277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chefs passent au gril. Comment les chefs cuisiniers se représentent la viande face aux enjeux de durabilité alimentaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La réduction de la consommation de viande en restauration face aux enjeux de durabilité. Une revue semi-systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès international de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing (AFM); Institut des Hautes Études Commerciales de Carthage (IHEC Carthage); Institut Supérieur de Comptabilité et d'Administration des Entreprises (ISCAE); Laboratoire Interdisciplinaire de Gestion Université-Entreprise (LIGUE), May 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">8. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678664v1</w:t>
+                <w:t xml:space="preserve">hal-03631401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The horse meat market in France: towards a typology of consumers and non-consumers</w:t>
+                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779277v1</w:t>
+                <w:t xml:space="preserve">hal-03689265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cheval sur la viande ? Vers une typologie des consommateurs et non consommateurs de viande de cheval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lowering the steaks? Exploration of professional representations of French chefs on meat and meat-free cooking, in relation to their offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. Online Interdisciplinary Research Symposium in Foodservice Decisions: Food away from home and food insecurity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365063v1</w:t>
+                <w:t xml:space="preserve">hal-03895059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposer du cheval au restaurant pour développer la demande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A cheval sur la viande ? Vers une typologie des consommateurs et non consommateurs de viande de cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t>
+              <w:t xml:space="preserve">16. Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238317v1</w:t>
+                <w:t xml:space="preserve">hal-03365063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers à la consommation de viande chevaline en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposer du cheval au restaurant pour développer la demande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023788v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Freins et leviers à la consommation de viande chevaline en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un steak de cheval pour déjeuner ? Etude exploratoire des déterminants psychologiques et culturels de la consommation de viande de cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3182,595 +3251,595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offering horse meat in restaurants to develop the demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, pp.460, 2023, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the motivations and barriers of culinary students to introduce legume-based foods in menus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identifier et comprendre les motivations et obstacles des étudiants d’hôtellerie-restauration à introduire des légumineuses dans leurs pratiques culinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Dougkas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689390v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier et comprendre les motivations et obstacles des étudiants d’hôtellerie-restauration à introduire des légumineuses dans leurs pratiques culinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Understanding the motivations and barriers of culinary students to introduce legume-based foods in menus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 2022</w:t>
+              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041536v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brakes and levers for horsemeat consumption in France in 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 2020, Book of abstracts of the 71st annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The horse meat market in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3780,117 +3849,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs de viande chevaline en France en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3900,114 +3969,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations et les identités des chefs cuisiniers vis-à-vis de la cuisine durable : la place de la viande et du végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Institut Agro - Montpellier; Université de Montpellier, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023AGRO0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05437752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4154,51 +4223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14040638" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.115.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05437752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14040638" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100465" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.115.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05437752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>