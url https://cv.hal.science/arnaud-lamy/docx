--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -659,477 +659,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chefs cuisiniers et la viande chevaline : perceptions et potentiel à exploiter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikpidi Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235762v1</w:t>
+                <w:t xml:space="preserve">hal-03920150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A horse on your plate? A cluster analysis of French consumers hippophagy acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 203, pp.109220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03920150v1</w:t>
+                <w:t xml:space="preserve">hal-04095090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A horse on your plate? A cluster analysis of French consumers hippophagy acceptance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2022.100627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04095090v1</w:t>
+                <w:t xml:space="preserve">hal-03882689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les chefs cuisiniers et la viande chevaline : perceptions et potentiel à exploiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2022.100627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03882689v1</w:t>
+                <w:t xml:space="preserve">hal-04235762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le produit était un animal. Le rôle des représentations et des liens affectifs à l'animal dans la relation au produit viande et sa consommation</w:t>
               </w:r>
@@ -1724,394 +1724,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coup de filet sur le bœuf ? Exploration des représentations professionnelles de chefs cuisiniers sur la cuisine de la viande et la cuisine sans viande vis à vis de leur offre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer les croyances vis-à-vis des légumineuses chez les futurs acteurs de la restauration : une analyse typologique basée sur l'attachement à la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée Marketing et Développement Durable (JMDD) : "Responsabilité sociale, éthique et durabilité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">17. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977389v1</w:t>
+                <w:t xml:space="preserve">hal-04235581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les croyances vis-à-vis des légumineuses chez les futurs acteurs de la restauration : une analyse typologique basée sur l'attachement à la viande</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The representation of sustainable cuisine in French commercial cooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. International Convention on Food and Drink Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235581v1</w:t>
+                <w:t xml:space="preserve">hal-04121706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The representation of sustainable cuisine in French commercial cooks</w:t>
+                <w:t xml:space="preserve">Une cuisine (in)carnée ? Étude des représentations et des identités de chefs cuisiniers vis-à-vis de la cuisine durable : la place de la viande et du végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Convention on Food and Drink Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Médias "Médiations de la gastronomie (XVIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121706v1</w:t>
+                <w:t xml:space="preserve">hal-04346449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cuisine (in)carnée ? Étude des représentations et des identités de chefs cuisiniers vis-à-vis de la cuisine durable : la place de la viande et du végétal</w:t>
+                <w:t xml:space="preserve">Coup de filet sur le bœuf ? Exploration des représentations professionnelles de chefs cuisiniers sur la cuisine de la viande et la cuisine sans viande vis à vis de leur offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Médias "Médiations de la gastronomie (XVIIe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">4. Journée Marketing et Développement Durable (JMDD) : "Responsabilité sociale, éthique et durabilité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346449v1</w:t>
+                <w:t xml:space="preserve">hal-03977389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier les savoir-faire issus de la tradition et la réalité des enjeux de durabilité au sein des représentations et pratiques professionnelles : étude de cas auprès des chefs cuisiniers</w:t>
               </w:r>
@@ -2510,204 +2510,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction de la consommation de viande en restauration face aux enjeux de durabilité. Une revue semi-systématique de la littérature</w:t>
+                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631401v1</w:t>
+                <w:t xml:space="preserve">hal-03689265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
+                <w:t xml:space="preserve">La réduction de la consommation de viande en restauration face aux enjeux de durabilité. Une revue semi-systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">8. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689265v1</w:t>
+                <w:t xml:space="preserve">hal-03631401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowering the steaks? Exploration of professional representations of French chefs on meat and meat-free cooking, in relation to their offer</w:t>
               </w:r>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -3977,71 +3977,71 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations et les identités des chefs cuisiniers vis-à-vis de la cuisine durable : la place de la viande et du végétal</w:t>
+                <w:t xml:space="preserve">Les représentations et les identités des chefs cuisiniers vis-à-vis de la cuisine durable ˸ la place de la viande et du végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gestion et management. Institut Agro - Montpellier; Université de Montpellier, 2023. Français. </w:t>
+              <w:t xml:space="preserve">Gestion et management. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023AGRO0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4223,51 +4223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14040638" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100465" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.115.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05437752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14040638" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100465" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.115.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05437752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>