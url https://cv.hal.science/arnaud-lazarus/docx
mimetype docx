--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -823,577 +823,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete dynamical stabilization of a naturally diverging mass in a harmonically time-varying potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear polarization coupling in freestanding nanowire/nanotube resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Seoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (4), pp.044302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5053955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937296v1</w:t>
+                <w:t xml:space="preserve">hal-02093540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear polarization coupling in freestanding nanowire/nanotube resonators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete dynamical stabilization of a naturally diverging mass in a harmonically time-varying potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (4), pp.044302. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 386-387 (1er janvier 2019), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5053955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093540v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse design of an isotropic suspended Kirchhoff rod: theoretical and numerical results on the uniqueness of the natural shape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bending transition in the penetration of a flexible intruder in a two-dimensional dense granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Derouet-Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Romero</w:t>
+                <w:t xml:space="preserve">Nicolas Algarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis G Karagiannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0837⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.022901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827887v1</w:t>
+                <w:t xml:space="preserve">hal-01731454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending transition in the penetration of a flexible intruder in a two-dimensional dense granular medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis G Karagiannopoulos</w:t>
+                <w:t xml:space="preserve">Modal and stability analysis of structures in periodic elastic states: application to the Ziegler column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barend Bentvelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (2), pp.022901. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (2), pp.1349-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-017-3949-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731454v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686514v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal and stability analysis of structures in periodic elastic states: application to the Ziegler column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse design of an isotropic suspended Kirchhoff rod: theoretical and numerical results on the uniqueness of the natural shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barend Bentvelsen</w:t>
+                <w:t xml:space="preserve">Alexandre Derouet-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (2), pp.1349-1370. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2212), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-017-3949-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686514v3</w:t>
+                <w:t xml:space="preserve">hal-01827887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of an elastic ridge: competition between wrinkles and creases</w:t>
               </w:r>
@@ -1698,274 +1698,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of deformation in thin shells under indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contorting a heavy and naturally curved elastic rod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Nasto</w:t>
+                <w:t xml:space="preserve">Jay T. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Ajdari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Vaziri</w:t>
+                <w:t xml:space="preserve">Matthew M. Metlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (29), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm50279a⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm50873k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447368v1</w:t>
+                <w:t xml:space="preserve">hal-01447373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contorting a heavy and naturally curved elastic rod</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of deformation in thin shells under indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Ajdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew M. Metlitz</w:t>
+                <w:t xml:space="preserve">Ashkan Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (34), </w:t>
+              <w:t xml:space="preserve">, 2013, 9 (29), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm50873k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm50279a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447373v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation of equilibria and stability of slender elastic rods using an asymptotic numerical method</w:t>
               </w:r>
@@ -2049,503 +2049,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element reduced order models for nonlinear vibrations of piezoelectric layered beams with applications to NEMS</w:t>
+                <w:t xml:space="preserve">Geometry-Induced Rigidity in Nonspherical Pressurized Elastic Shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+                <w:t xml:space="preserve">H. C. B. Florijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.08.019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.144301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084700v1</w:t>
+                <w:t xml:space="preserve">hal-01447380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry-Induced Rigidity in Nonspherical Pressurized Elastic Shells</w:t>
+                <w:t xml:space="preserve">Finite element reduced order models for nonlinear vibrations of piezoelectric layered beams with applications to NEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. C. B. Florijn</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Reis</w:t>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (14), </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1), pp.35-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.144301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447380v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of field-emitting resonating carbon nanotubes as radio-frequency demodulators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of non-ideal clamping shape on the resonance frequencies of silicon nanocantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poncharal</w:t>
+                <w:t xml:space="preserve">Samuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barois</w:t>
+                <w:t xml:space="preserve">Daisuke Saya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perisanu</w:t>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gouttenoire</w:t>
+                <w:t xml:space="preserve">Sorin Perisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.83.155446⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (24), pp.id 245501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/24/245501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997993v1</w:t>
+                <w:t xml:space="preserve">hal-01343625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-ideal clamping shape on the resonance frequencies of silicon nanocantilevers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillon</w:t>
+                <w:t xml:space="preserve">Performance of field-emitting resonating carbon nanotubes as radio-frequency demodulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Saya</w:t>
+                <w:t xml:space="preserve">P. Poncharal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+                <w:t xml:space="preserve">T. Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Perisanu</w:t>
+                <w:t xml:space="preserve">S. Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vincent</w:t>
+                <w:t xml:space="preserve">V. Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (24), pp.id 245501. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (15), pp.155446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/24/245501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.83.155446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343625v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statics and dynamics of a nanowire in field emission</w:t>
               </w:r>
@@ -2570,64 +2570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (11), pp.1396-1406. </w:t>
@@ -2659,386 +2659,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple modeling of self-oscillations in nanoelectromechanical systems</w:t>
+                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic solutions of dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (19), pp.193114. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (9), pp.510-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3396191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021117v1</w:t>
+                <w:t xml:space="preserve">hal-01452004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic solutions of dynamical systems</w:t>
+                <w:t xml:space="preserve">A 3D finite element model for the vibration analysis of asymmetric rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452004v1</w:t>
+                <w:t xml:space="preserve">hal-01452018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D finite element model for the vibration analysis of asymmetric rotating machines</w:t>
+                <w:t xml:space="preserve">Simple modeling of self-oscillations in nanoelectromechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poncharal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 329, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (19), pp.193114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3396191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452018v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined finite element modelling for the vibration analysis of large rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3247,259 +3247,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal dynamical stabilization</w:t>
+                <w:t xml:space="preserve">A meaningful optimal control problem in quantum and classical physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165576v1</w:t>
+                <w:t xml:space="preserve">hal-05166285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meaningful optimal control problem in quantum and classical physics</w:t>
+                <w:t xml:space="preserve">Optimal dynamical stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166285v1</w:t>
+                <w:t xml:space="preserve">hal-05165576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending transition in the penetration of a flexible intruder in a 2D dense granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Algarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis G Karagiannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Derouet-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Derouet-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4347,51 +4347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of piezoelectric layered beams with applications to MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,51 +4455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of stratified piezoelectric beams with applications to MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4766,51 +4766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4952,51 +4952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité et équilibres d'un système tournant non axi-symétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5203,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro A Grandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08501-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3097547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Grandi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01937296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2018.08.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descombin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053955" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0837" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01731454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Algarra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G Karagiannopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01686514v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bentvelsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3949-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nasto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ajdari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Vaziri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50279a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay T. Miller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Metlitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50873k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.08.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. B. Florijn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Reis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.144301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.83.155446" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.01.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3396191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.04.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00370228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01778474v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28407" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro A Grandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08501-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3097547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Grandi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descombin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053955" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01937296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2018.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01731454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Algarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G Karagiannopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01686514v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bentvelsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3949-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay T. Miller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Metlitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50873k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nasto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ajdari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Vaziri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50279a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. B. Florijn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Reis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.144301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.08.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.83.155446" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.01.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3396191" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.04.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00370228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01778474v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28407" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>