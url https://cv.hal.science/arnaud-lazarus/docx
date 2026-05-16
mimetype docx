--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -455,265 +455,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing and controlling parametric instabilities in mechanical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical validation of simulators in Computer Graphics: A new framework dedicated to slender elastic structures and frictional contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Grandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzie Protière</w:t>
+                <w:t xml:space="preserve">Mickaël Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2021.101195⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.Article 66: 1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3450626.3459931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219590v1</w:t>
+                <w:t xml:space="preserve">hal-03217459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical validation of simulators in Computer Graphics: A new framework dedicated to slender elastic structures and frictional contact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing and controlling parametric instabilities in mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
+                <w:t xml:space="preserve">Alvaro Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (4), pp.Article 66: 1-19. </w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3450626.3459931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2021.101195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217459v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A purely frequency based Floquet-Hill formulation for the efficient stability computation of periodic solutions of ordinary differential systems</w:t>
               </w:r>
@@ -1035,365 +1035,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending transition in the penetration of a flexible intruder in a two-dimensional dense granular medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse design of an isotropic suspended Kirchhoff rod: theoretical and numerical results on the uniqueness of the natural shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Algarra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis G Karagiannopoulos</w:t>
+                <w:t xml:space="preserve">Alexandre Derouet-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022901⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2212), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731454v1</w:t>
+                <w:t xml:space="preserve">hal-01827887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal and stability analysis of structures in periodic elastic states: application to the Ziegler column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bending transition in the penetration of a flexible intruder in a two-dimensional dense granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Algarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis G Karagiannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barend Bentvelsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+                <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (2), pp.1349-1370. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.022901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-017-3949-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686514v3</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse design of an isotropic suspended Kirchhoff rod: theoretical and numerical results on the uniqueness of the natural shape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modal and stability analysis of structures in periodic elastic states: application to the Ziegler column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Derouet-Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Romero</w:t>
+                <w:t xml:space="preserve">Barend Bentvelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474 (2212), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (2), pp.1349-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-017-3949-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827887v1</w:t>
+                <w:t xml:space="preserve">hal-01686514v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of an elastic ridge: competition between wrinkles and creases</w:t>
               </w:r>
@@ -1698,274 +1698,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contorting a heavy and naturally curved elastic rod</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of deformation in thin shells under indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Ajdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthew M. Metlitz</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (34), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm50873k⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm50279a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447373v1</w:t>
+                <w:t xml:space="preserve">hal-01447368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of deformation in thin shells under indentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Nasto</w:t>
+                <w:t xml:space="preserve">Contorting a heavy and naturally curved elastic rod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Ajdari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+                <w:t xml:space="preserve">Jay T. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Vaziri</w:t>
+                <w:t xml:space="preserve">Matthew M. Metlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (29), </w:t>
+              <w:t xml:space="preserve">, 2013, 9 (34), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm50279a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm50873k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447368v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation of equilibria and stability of slender elastic rods using an asymptotic numerical method</w:t>
               </w:r>
@@ -2525,520 +2525,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statics and dynamics of a nanowire in field emission</w:t>
+                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic solutions of dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2010.01.011⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (9), pp.510-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025986v1</w:t>
+                <w:t xml:space="preserve">hal-01452004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic solutions of dynamical systems</w:t>
+                <w:t xml:space="preserve">A 3D finite element model for the vibration analysis of asymmetric rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 338 (9), pp.510-517. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452004v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D finite element model for the vibration analysis of asymmetric rotating machines</w:t>
+                <w:t xml:space="preserve">Simple modeling of self-oscillations in nanoelectromechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poncharal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Prabel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.03.029⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (19), pp.193114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3396191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452018v1</w:t>
+                <w:t xml:space="preserve">hal-01021117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple modeling of self-oscillations in nanoelectromechanical systems</w:t>
+                <w:t xml:space="preserve">Statics and dynamics of a nanowire in field emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (19), pp.193114. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (11), pp.1396-1406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3396191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021117v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined finite element modelling for the vibration analysis of large rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3247,259 +3247,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meaningful optimal control problem in quantum and classical physics</w:t>
+                <w:t xml:space="preserve">Optimal dynamical stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166285v1</w:t>
+                <w:t xml:space="preserve">hal-05165576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal dynamical stabilization</w:t>
+                <w:t xml:space="preserve">A meaningful optimal control problem in quantum and classical physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165576v1</w:t>
+                <w:t xml:space="preserve">hal-05166285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending transition in the penetration of a flexible intruder in a 2D dense granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Algarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis G Karagiannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3665,77 +3665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test et validation de codes de simulation d'informatique graphique pour les structures élastiques minces et le contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4058,51 +4058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Derouet-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Derouet-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4734,269 +4734,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite elements reduced order models for nonlinear vibrations of stratified piezoelectric beams with application to NEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic oscillations of non-linear structural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME IDETC 2010 International Design Engineer ing Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2010-28407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179310v1</w:t>
+                <w:t xml:space="preserve">hal-01148758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic oscillations of non-linear structural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite elements reduced order models for nonlinear vibrations of stratified piezoelectric beams with application to NEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME IDETC 2010 International Design Engineer ing Technical Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2010-28407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148758v1</w:t>
+                <w:t xml:space="preserve">hal-03179310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité et équilibres d'un système tournant non axi-symétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5203,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro A Grandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08501-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3097547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Grandi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descombin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053955" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01937296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2018.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01731454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Algarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G Karagiannopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01686514v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bentvelsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3949-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay T. Miller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Metlitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50873k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nasto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ajdari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Vaziri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50279a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. B. Florijn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Reis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.144301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.08.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.83.155446" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.01.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3396191" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.04.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00370228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01778474v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28407" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro A Grandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08501-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3097547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Grandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descombin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053955" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01937296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2018.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0837" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01731454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Algarra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G Karagiannopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01686514v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bentvelsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3949-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nasto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ajdari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Vaziri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50279a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay T. Miller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Metlitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50873k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. B. Florijn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Reis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.144301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.08.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.83.155446" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3396191" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.01.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.04.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00370228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01778474v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28407" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>