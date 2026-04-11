--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -897,222 +897,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene network robustness as a multivariate character</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using phenotypic plasticity to understand the structure and evolution of the genotype–phenotype map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Uller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.125⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (3-4), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-021-00135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797236v1</w:t>
+                <w:t xml:space="preserve">hal-03797248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using phenotypic plasticity to understand the structure and evolution of the genotype–phenotype map</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene network robustness as a multivariate character</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Uller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 150 (3-4), pp.209-221. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-021-00135-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797248v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene network simulations provide testable predictions for the molecular domestication syndrome</w:t>
               </w:r>
@@ -2351,290 +2351,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of morphological allometry</w:t>
+                <w:t xml:space="preserve">Detecting correlation between allele frequencies and environmental variables as a signature of selection. A fast computational approach for genome-wide studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pélabon</w:t>
+                <w:t xml:space="preserve">Gilles Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Firmat</w:t>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geir H. Bolstad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nyas.12470⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.145 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534649v1</w:t>
+                <w:t xml:space="preserve">hal-02634708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting correlation between allele frequencies and environmental variables as a signature of selection. A fast computational approach for genome-wide studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of morphological allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pélabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guillot</w:t>
+                <w:t xml:space="preserve">Cyril Firmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
+                <w:t xml:space="preserve">Geir H. Bolstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kjetil L. Voje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2013.08.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1320 (1), pp.58-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.12470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634708v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimAdapt: an individual‐based genetic model for simulating landscape management impacts on populations</w:t>
               </w:r>
@@ -4780,51 +4780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delamotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poidevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Akiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin L van Dijk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline J R Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57003-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Tomar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.02.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.29.505706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Uller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-021-00135-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J Jallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.573829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958906v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renneville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6783" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02950535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6713" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ehrman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltenpoth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-018-9937-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marangio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6040058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maroni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004995" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02877" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil L. Voje" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12470" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509926v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00432166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Winfield" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M. Fletcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. James" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rouzic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7050017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisonhaute" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Da Lage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Devilliers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pavlicev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2018.05.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Chr Stige" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrond O Haugen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fletcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben James" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delamotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poidevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Akiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin L van Dijk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline J R Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57003-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Tomar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.02.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.29.505706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Uller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-021-00135-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J Jallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.573829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958906v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renneville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6783" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02950535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6713" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ehrman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltenpoth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-018-9937-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marangio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6040058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maroni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004995" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02877" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil L. Voje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509926v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00432166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Winfield" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M. Fletcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. James" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rouzic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7050017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisonhaute" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Da Lage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Devilliers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pavlicev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2018.05.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Chr Stige" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrond O Haugen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fletcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben James" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>