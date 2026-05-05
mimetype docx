--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -191,274 +191,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Baldwin Effect Reloaded: Intermediate Levels of Phenotypic Plasticity Favor Evolutionary Rescue</w:t>
+                <w:t xml:space="preserve">Polyclonality and metabolic heterogeneity in a colorectal tumor model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Lambert</w:t>
+                <w:t xml:space="preserve">Pierre Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Achaz</w:t>
+                <w:t xml:space="preserve">Mickael Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loison</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/737198⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (8), pp.113090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340853v1</w:t>
+                <w:t xml:space="preserve">hal-05204195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyclonality and metabolic heterogeneity in a colorectal tumor model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Baldwin Effect Reloaded: Intermediate Levels of Phenotypic Plasticity Favor Evolutionary Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Poidevin</w:t>
+                <w:t xml:space="preserve">Amaury Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+                <w:t xml:space="preserve">Guillaume Achaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Montagne</w:t>
+                <w:t xml:space="preserve">Laurent Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (8), pp.113090. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.000-000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/737198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204195v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting directional epistasis and dominance from cross-line analyses in alpine populations of Arabidopsis thaliana</w:t>
               </w:r>
@@ -574,64 +574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male manipulation impinges on social-dependent tumor suppression in Drosophila melanogaster females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin L van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,265 +1313,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Trait Loci involved in the reproductive success of a parasitoid wasp</w:t>
+                <w:t xml:space="preserve">Evolution and Plasticity of the Transcriptome Under Temperature Fluctuations in the Fungal Plant Pathogen Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Benoist</w:t>
+                <w:t xml:space="preserve">Arthur J Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15567⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.573829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095926v1</w:t>
+                <w:t xml:space="preserve">hal-02983043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and Plasticity of the Transcriptome Under Temperature Fluctuations in the Fungal Plant Pathogen Zymoseptoria tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Trait Loci involved in the reproductive success of a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur J Jallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
+                <w:t xml:space="preserve">Rémi Jeannette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Genissel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, 18 p. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (18), pp.3476-3493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.573829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983043v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidirectional response to bidirectional selection on body size II. Quantitative genetics</w:t>
               </w:r>
@@ -2115,51 +2115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Maroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between gene expression plasticity and regulatory network topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Genissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4780,51 +4780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delamotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poidevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Akiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin L van Dijk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline J R Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57003-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Tomar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.02.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.29.505706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Uller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-021-00135-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J Jallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.573829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958906v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renneville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6783" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02950535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6713" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ehrman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltenpoth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-018-9937-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marangio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6040058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maroni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004995" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02877" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil L. Voje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509926v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00432166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Winfield" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M. Fletcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. James" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rouzic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7050017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisonhaute" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Da Lage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Devilliers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pavlicev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2018.05.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Chr Stige" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrond O Haugen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fletcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben James" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poidevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Akiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin L van Dijk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline J R Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57003-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Tomar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.02.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.29.505706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Uller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-021-00135-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J Jallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.573829" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958906v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Renneville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6783" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02950535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6713" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ehrman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltenpoth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-018-9937-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marangio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6040058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maroni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004995" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02877" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil L. Voje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509926v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00432166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Winfield" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M. Fletcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. James" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Rouzic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7050017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisonhaute" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Da Lage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Devilliers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pavlicev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2018.05.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Chr Stige" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrond O Haugen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fletcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben James" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>