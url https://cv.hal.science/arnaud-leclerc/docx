--- v0 (2026-03-12)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Leclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Physique et Chimie Théoriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR7019 CNRS - Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex Gaussian representation of continuum wavefunctions respectful of their asymptotic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laure Egome Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advances in Quantum Chemistry, 91, pp.95-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiq.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of electron-impact and photoionization cross sections of methane using analytical Gaussian integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (5), pp.052810. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.109.052810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of complex GTOs for the evaluation of radial integrals involving oscillating functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Quantum Chemistry, 88, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiq.2023.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex Gaussian approach to molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (32), pp.2294-2305. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.26760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter integrals involving complex Gaussian-type functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New Electron Correlation Methods and their Applications, and Use of Atomic Orbitals with Exponential Asymptotes, 83, pp.287-304. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiq.2021.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting continuum wavefunctions with complex Gaussians: Computation of ionization cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo U Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (27), pp.2365-2377. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.26396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating eigenvalues and eigenvectors of parameter-dependent hamiltonians using an adaptative wave operator method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (20), pp.204107. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0008947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting Continuum Wave Functions with Complex Gaussians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L U Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412 (15), pp.152079. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different eigensolvers for calculating vibrational spectra using low-rank, sum-of-product basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Carrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1740-1749. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2016.1249980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic states in the strong field control of H + 2 dissociation dynamics: From exceptional points to zero-width resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.234002. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa8ca1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using symmetry-adapted optimized sum-of-products basis functions to calculate vibrational spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Carrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 644, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2015.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling vibrational cooling with zero-width resonances: an adiabatic Floquet approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.043409. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global integration of the Schrödinger equation within the wave operator formalism: the role of the effective Hamiltonian in multidimensional active spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.195305. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/49/19/195305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global integration of the Schrödinger equation: a short iterative scheme within the wave operator formalism using discrete Fourier transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (22), pp.225205. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/22/225205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641194v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating vibrational spectra with sum of product basis functions without storing full-dimensional vectors or matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Carrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (17), pp.174111. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of the adiabatic hypothesis in control schemes using exceptional points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (14), pp.145503. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/46/14/145503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency between adiabatic and nonadiabatic geometric phases for nonselfadjoint hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (33), pp.335301. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/33/335301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the geometric phases in adiabatic population tracking for non-Hermitian Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (41), pp.415201. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/41/415201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained adiabatic trajectory method: A global integrator for explicitly time-dependent Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (1), pp.014106. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3673320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a general time-dependent absorbing potential for the constrained adiabatic trajectory method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134, pp.194111. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3592374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics by the constrained adiabatic trajectory method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.032113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the geometric phases in adiabatic populations tracking for quantum dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un propagateur global pour l’équation de Schrödinger & Application à la photodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Quantique [quant-ph]. Université de Franche-Comté, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BESA2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00806956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Leclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Physique et Chimie Théoriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR7019 CNRS - Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex Gaussian representation of continuum wavefunctions respectful of their asymptotic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laure Egome Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advances in Quantum Chemistry, 91, pp.95-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiq.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of electron-impact and photoionization cross sections of methane using analytical Gaussian integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (5), pp.052810. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.109.052810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of complex GTOs for the evaluation of radial integrals involving oscillating functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Quantum Chemistry, 88, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiq.2023.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex Gaussian approach to molecular photoionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (32), pp.2294-2305. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.26760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter integrals involving complex Gaussian-type functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New Electron Correlation Methods and their Applications, and Use of Atomic Orbitals with Exponential Asymptotes, 83, pp.287-304. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiq.2021.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating eigenvalues and eigenvectors of parameter-dependent hamiltonians using an adaptative wave operator method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (20), pp.204107. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0008947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting continuum wavefunctions with complex Gaussians: Computation of ionization cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ugo U Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (27), pp.2365-2377. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.26396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting Continuum Wave Functions with Complex Gaussians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L U Ancarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1412 (15), pp.152079. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different eigensolvers for calculating vibrational spectra using low-rank, sum-of-product basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Carrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1740-1749. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2016.1249980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic states in the strong field control of H + 2 dissociation dynamics: From exceptional points to zero-width resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.234002. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa8ca1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using symmetry-adapted optimized sum-of-products basis functions to calculate vibrational spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Carrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 644, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2015.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling vibrational cooling with zero-width resonances: an adiabatic Floquet approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.043409. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global integration of the Schrödinger equation within the wave operator formalism: the role of the effective Hamiltonian in multidimensional active spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.195305. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/49/19/195305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global integration of the Schrödinger equation: a short iterative scheme within the wave operator formalism using discrete Fourier transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (22), pp.225205. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/22/225205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641194v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating vibrational spectra with sum of product basis functions without storing full-dimensional vectors or matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Carrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (17), pp.174111. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of the adiabatic hypothesis in control schemes using exceptional points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (14), pp.145503. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/46/14/145503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the geometric phases in adiabatic population tracking for non-Hermitian Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (41), pp.415201. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/41/415201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency between adiabatic and nonadiabatic geometric phases for nonselfadjoint hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (33), pp.335301. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/33/335301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained adiabatic trajectory method: A global integrator for explicitly time-dependent Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (1), pp.014106. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3673320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a general time-dependent absorbing potential for the constrained adiabatic trajectory method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134, pp.194111. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3592374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics by the constrained adiabatic trajectory method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P Killingbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.032113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the geometric phases in adiabatic populations tracking for quantum dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jolicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un propagateur global pour l’équation de Schrödinger & Application à la photodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Quantique [quant-ph]. Université de Franche-Comté, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BESA2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00806956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laure Egome Nana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ugo Ancarani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2025.03.009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.052810" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2023.03.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26760" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.05.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ugo U Ancarani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26396" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jolicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ammar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L U Ancarani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Carrington" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1249980" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02267422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa8ca1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viennot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolicard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atabek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Killingbeck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/19/195305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641194v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/22/225205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871981" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145503" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/33/335301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A84A897C99CF34D03232C42CFAB161042B20CA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/41/415201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592374" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Killingbeck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.032113" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BESA2002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laure Egome Nana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ugo Ancarani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2025.03.009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.052810" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2023.03.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26760" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2021.05.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jolicard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ugo U Ancarani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ammar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L U Ancarani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Carrington" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1249980" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02267422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa8ca1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.11.057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viennot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolicard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atabek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Killingbeck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/19/195305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641194v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/22/225205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871981" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145503" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/41/415201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/33/335301" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A84A897C99CF34D03232C42CFAB161042B20CA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592374" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Killingbeck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.032113" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806956v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BESA2002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>