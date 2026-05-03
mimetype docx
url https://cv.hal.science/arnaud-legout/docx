--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Legout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Arnaud Legout</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8499-0280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060774711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les sols forestiers de l’érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread slow growth of acquisitive tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640 (8058), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts écologiques et économiques du tassement des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ectomycorrhizal exploration type” could be a functional trait explaining the spatial distribution of tree symbiotic fungi as a function of forest humus forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01146-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de l’érosion sur le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'érosion des sols forestiers : introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion : des mécanismes à une méthode générale de réduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Algayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged Effect of Forest Soil Compaction on Methanogen and Methanotroph Seasonal Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Changey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (2), pp 1447-1452. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-022-02149-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du tassement sur les sols et peuplements : synthèse des résultats à 10 ans sur deux sites expérimentaux dédiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp. 36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil penetration resistance following heavy traffic: A 10‐year field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp 815-835. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and persistence of iodine 127 and 129 in forested environments: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 831, pp.154901. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03647525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on selenium and iodine partitioning in an experimental forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 809, pp.151174. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of limited compaction on soil solution chemistry in two acidic forest ecosystems: Changes, recovery and impact of liming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 499, pp.119538. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of biological nitrification inhibition by forest tree species on soil denitrifiers and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Creuse Des Chatelliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gervaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.108164. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tree rings record changes in soil fertility? Results from a Quercus petraea fertilization trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 712, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting factors of aspen radial growth along a climatic and soil water budget gradient in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bredoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282-283, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a forested catchment over the last 25 years to past acid deposition assessed by biogeochemical cycle modeling (Strengbach, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 430 (1), pp.109124. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming of acidified forests changes leaf litter traits but does not improve leaf litter decomposability in forest streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.118431. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 2: Untangling climatic, edaphic, management and nitrogen deposition effects on carbon sequestration potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1621-1654. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1621-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les effets du tassement par les engins d'exploitation et la fertilité chimique des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (3), pp.191-213. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1583-1620. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir stimulates nitrification in French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47042-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of forest soil sensitivity to harvesting residues removal – A transfer study of soil science knowledge to forestry practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.512-523. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of leaf-litter N under contrasting pedo-climatic conditions in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary E. Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.331-342. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En forêt, érosion rime avec prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 242, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison of cryogenic water extraction systems for stable isotope analysis of soil water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Orlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brumbt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.3619-3637. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-3619-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates monitoring by UV–vis spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafatayne Oucacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and evolution of regoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moragues-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourdol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species select diverse soil fungal communities expressing different sets of lignocellulolytic enzyme-encoding genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.149-159. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Douglas : un dispositif dédié à la compréhension de l’effet de cette essence sur le cycle de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Amendement pour le suivi sur le long terme de la restauration ou du maintien de la fertilité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51-52, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Isotope Variations to Trace Liming Input to Terrestrial Ecosystems: A Case Study in the Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2015.02.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGESOL : un outil de diagnostic pour les opérations d’amendement des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGESOL: a diagnostic tool for forest soil improvement by liming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clay mineralogy in a temperate acidic soil of a forest using X-ray diffraction profile modeling: Beyond the HIS and HIV description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Viennet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nutrient concentrations in roundwood based on diameter and tissue proportion: Evidence for an additional site-age effect in the case of Fagus sylvatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 330, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des itinéraires sylvicoles et des récoltes : implication pour la durabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ee3c-4577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de biomasse et de minéralomasse : quelles avancées de la recherche ? Pour quels usages à terme en gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche isotopique pour tracer la dynamique de l'eau et des nutriments dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXVI (4), pp.451-465. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating fertilisation and liming costs into profitability estimates for fuel wood harvesting: A case study in beech forests of eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeolian dust deposition rates in Northern French forests and inputs to their biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Norway spruce vitality despite a sharp decline in acid deposition: a long-term integrated perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.711 - 725. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age-related effects on sun acclimated leaves in a chronosequence of beech (Fagus sylvatica) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.323-331. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP11248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming effect on radial growth depends on time since application and on climate in Norway spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.59 - 67. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny partly explains the apparent heterogeneity of published biomass equations for Fagus sylvatica in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (7), pp.1188-1202. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tempête de 1999 : effet d’une coupe à blanc involontaire sur le fonctionnement d’une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles robustes et génériques de biomasse. Exemple du hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (2), pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de l’effet du régime sylvicole sur l’humus et la richesse du sol en éléments nutritifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Suran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (6), pp. 683-690. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de fertilité minérale et dynamique des nutriments dans une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of storm Lothar (1999) on the chemical composition of soil solutions and on herbaceous cover, humus and soils (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Francois J. F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements calco-magnésiens et fonctionnement écologique : bilan des expériences conduites dans l’Est de la France (massif vosgien et Ardennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (3), pp. 283-300. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow and slow convective chloride transport through the soil of a forested landscape (Fougères, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (3-4), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude  Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of nutrient stocks in the humus and soils of a forest massif (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.108, 1-10. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the iodine go? – A modelling approach of iodine 127 and 129 cycling in forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest trees species shape the biochemistry of soil organic matter under the control of their associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the behavior of the Basse de Courbeligne (Vosges, North-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle N Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which recovery from acid rains in the Vosges Mountains after 30 years ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle N Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO-OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt des Vosges: de Charybde en Scylla ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du réseau des zones ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient (Ca, Mg, K) behavior in soils located in decline forest (Strengbach Catchment, Vosges Mountain, NE France). Development of a new experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Oursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of of headwater streams water quality in the Vosges Mountains (North-Eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER-OSM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tree disease impact rapidly the biogeochemical cycle of some elements in soil solutions until return to a new balance (Strengbach Catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problèmatique de l'érosion en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifique Zone atelier bassin de la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining trace elements and water stable isotopes to assess water mixing processes and flow paths in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the elements mobility through the regolith and their potential as tracers for hydrological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. EGU General Assembly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the regolith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting slash residues in forests: a sustainable opportunity for the bioenergy sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session on Biomass for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.19 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of soils from the ardennes massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Jornadas de investigación en la Zona No Saturada del Suelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Alcalá de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois-énergie, exportation des minéraux et lien avec le pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORêVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nœud 4 - Plateforme M-POETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Plateforme M-POETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.10 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiation aux dégradations des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER REGEFOR « La gestion de la fertilité des sols forestiers est elle à un tournant ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques de Biomasse / Minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablo Paul Igor Hounzandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vialphe Mouyengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Modèles génériques de Biomasse / Minéralomasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, NA, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine de la physique et physico-chimie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de deux pratiques en faveur du bois mort : Ilots de vieillissement et maintien de rémanents d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne Bois mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nogent sur Vernisson, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french long-term intensive observation and experimentation network for environmental research in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêts hétérogènes du GIP ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between tree species and current pedogenetic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL, Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols et des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regefor 2009. La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.75 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par traçage anionique de deux types de transfert hydrique dans des Alocrisols-Néoluvisols à caractère glossique (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée nationale de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cycles biogéochimiques d'un bassin versant forestier sur les 25 dernières années (Strengbach, France): implémentation d'un module de silice biogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Laprovote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC-2019: Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of leaf-litter N in forest and grassland along a pedo-climatic gradient in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rusalimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of N derived from leaf-litter decomposition along a pedo-climatic gradient in south-western Siberia: an in situ 15N-labelling experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rusalimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil, the orphan hydrological compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015. European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , 17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the soil properties affect the O and H isotopic composition of the soil water ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Klaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope fractionation in different types of soil water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Catchment Spatial Organization and Complex Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse. Livret terrain de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] bordeaux science agro; ONF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming against forest decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Efpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2013, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stocks en éléments nutritifs des sols de la forêt de Fougères (35) à différentes échelles d’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Vandoeuvre-lès-Nancy, FRA. 2004, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et bilans de fertilité minérale en hêtraies de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycling and mineral fertility dudgets in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. ENGREF (AgroParisTech), 2008. English. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId539"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Legout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Arnaud Legout</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8499-0280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060774711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les sols forestiers de l’érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread slow growth of acquisitive tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640 (8058), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts écologiques et économiques du tassement des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de l’érosion sur le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'érosion des sols forestiers : introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ectomycorrhizal exploration type” could be a functional trait explaining the spatial distribution of tree symbiotic fungi as a function of forest humus forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01146-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion : des mécanismes à une méthode générale de réduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Algayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged Effect of Forest Soil Compaction on Methanogen and Methanotroph Seasonal Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Changey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (2), pp 1447-1452. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-022-02149-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du tassement sur les sols et peuplements : synthèse des résultats à 10 ans sur deux sites expérimentaux dédiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp. 36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on selenium and iodine partitioning in an experimental forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 809, pp.151174. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil penetration resistance following heavy traffic: A 10‐year field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp 815-835. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and persistence of iodine 127 and 129 in forested environments: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 831, pp.154901. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03647525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of biological nitrification inhibition by forest tree species on soil denitrifiers and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Creuse Des Chatelliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gervaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.108164. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of limited compaction on soil solution chemistry in two acidic forest ecosystems: Changes, recovery and impact of liming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 499, pp.119538. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1583-1620. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tree rings record changes in soil fertility? Results from a Quercus petraea fertilization trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 712, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting factors of aspen radial growth along a climatic and soil water budget gradient in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bredoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282-283, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a forested catchment over the last 25 years to past acid deposition assessed by biogeochemical cycle modeling (Strengbach, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 430 (1), pp.109124. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming of acidified forests changes leaf litter traits but does not improve leaf litter decomposability in forest streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.118431. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 2: Untangling climatic, edaphic, management and nitrogen deposition effects on carbon sequestration potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1621-1654. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1621-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les effets du tassement par les engins d'exploitation et la fertilité chimique des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (3), pp.191-213. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of leaf-litter N under contrasting pedo-climatic conditions in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary E. Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.331-342. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of forest soil sensitivity to harvesting residues removal – A transfer study of soil science knowledge to forestry practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.512-523. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir stimulates nitrification in French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47042-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En forêt, érosion rime avec prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 242, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison of cryogenic water extraction systems for stable isotope analysis of soil water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Orlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brumbt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.3619-3637. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-3619-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and evolution of regoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moragues-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourdol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates monitoring by UV–vis spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafatayne Oucacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Douglas : un dispositif dédié à la compréhension de l’effet de cette essence sur le cycle de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species select diverse soil fungal communities expressing different sets of lignocellulolytic enzyme-encoding genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.149-159. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Amendement pour le suivi sur le long terme de la restauration ou du maintien de la fertilité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51-52, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Isotope Variations to Trace Liming Input to Terrestrial Ecosystems: A Case Study in the Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2015.02.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clay mineralogy in a temperate acidic soil of a forest using X-ray diffraction profile modeling: Beyond the HIS and HIV description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Viennet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGESOL : un outil de diagnostic pour les opérations d’amendement des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGESOL: a diagnostic tool for forest soil improvement by liming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche isotopique pour tracer la dynamique de l'eau et des nutriments dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXVI (4), pp.451-465. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des itinéraires sylvicoles et des récoltes : implication pour la durabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ee3c-4577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nutrient concentrations in roundwood based on diameter and tissue proportion: Evidence for an additional site-age effect in the case of Fagus sylvatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 330, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de biomasse et de minéralomasse : quelles avancées de la recherche ? Pour quels usages à terme en gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeolian dust deposition rates in Northern French forests and inputs to their biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating fertilisation and liming costs into profitability estimates for fuel wood harvesting: A case study in beech forests of eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Norway spruce vitality despite a sharp decline in acid deposition: a long-term integrated perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.711 - 725. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age-related effects on sun acclimated leaves in a chronosequence of beech (Fagus sylvatica) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.323-331. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP11248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming effect on radial growth depends on time since application and on climate in Norway spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.59 - 67. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de fertilité minérale et dynamique des nutriments dans une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny partly explains the apparent heterogeneity of published biomass equations for Fagus sylvatica in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (7), pp.1188-1202. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tempête de 1999 : effet d’une coupe à blanc involontaire sur le fonctionnement d’une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles robustes et génériques de biomasse. Exemple du hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (2), pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de l’effet du régime sylvicole sur l’humus et la richesse du sol en éléments nutritifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Suran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (6), pp. 683-690. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements calco-magnésiens et fonctionnement écologique : bilan des expériences conduites dans l’Est de la France (massif vosgien et Ardennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (3), pp. 283-300. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of storm Lothar (1999) on the chemical composition of soil solutions and on herbaceous cover, humus and soils (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Francois J. F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow and slow convective chloride transport through the soil of a forested landscape (Fougères, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (3-4), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude  Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of nutrient stocks in the humus and soils of a forest massif (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.108, 1-10. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the iodine go? – A modelling approach of iodine 127 and 129 cycling in forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest trees species shape the biochemistry of soil organic matter under the control of their associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the behavior of the Basse de Courbeligne (Vosges, North-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle N Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which recovery from acid rains in the Vosges Mountains after 30 years ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle N Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO-OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt des Vosges: de Charybde en Scylla ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du réseau des zones ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of of headwater streams water quality in the Vosges Mountains (North-Eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER-OSM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tree disease impact rapidly the biogeochemical cycle of some elements in soil solutions until return to a new balance (Strengbach Catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient (Ca, Mg, K) behavior in soils located in decline forest (Strengbach Catchment, Vosges Mountain, NE France). Development of a new experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Oursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the elements mobility through the regolith and their potential as tracers for hydrological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. EGU General Assembly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining trace elements and water stable isotopes to assess water mixing processes and flow paths in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problèmatique de l'érosion en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifique Zone atelier bassin de la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the regolith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting slash residues in forests: a sustainable opportunity for the bioenergy sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session on Biomass for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.19 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of soils from the ardennes massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Jornadas de investigación en la Zona No Saturada del Suelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Alcalá de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois-énergie, exportation des minéraux et lien avec le pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORêVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine de la physique et physico-chimie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques de Biomasse / Minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablo Paul Igor Hounzandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vialphe Mouyengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Modèles génériques de Biomasse / Minéralomasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, NA, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nœud 4 - Plateforme M-POETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Plateforme M-POETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.10 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiation aux dégradations des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER REGEFOR « La gestion de la fertilité des sols forestiers est elle à un tournant ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between tree species and current pedogenetic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL, Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de deux pratiques en faveur du bois mort : Ilots de vieillissement et maintien de rémanents d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne Bois mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nogent sur Vernisson, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french long-term intensive observation and experimentation network for environmental research in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêts hétérogènes du GIP ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols et des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regefor 2009. La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.75 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par traçage anionique de deux types de transfert hydrique dans des Alocrisols-Néoluvisols à caractère glossique (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée nationale de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cycles biogéochimiques d'un bassin versant forestier sur les 25 dernières années (Strengbach, France): implémentation d'un module de silice biogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Laprovote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC-2019: Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of leaf-litter N in forest and grassland along a pedo-climatic gradient in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rusalimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of N derived from leaf-litter decomposition along a pedo-climatic gradient in south-western Siberia: an in situ 15N-labelling experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rusalimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil, the orphan hydrological compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015. European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , 17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope fractionation in different types of soil water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Catchment Spatial Organization and Complex Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the soil properties affect the O and H isotopic composition of the soil water ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Klaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse. Livret terrain de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] bordeaux science agro; ONF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming against forest decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Efpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2013, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stocks en éléments nutritifs des sols de la forêt de Fougères (35) à différentes échelles d’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Vandoeuvre-lès-Nancy, FRA. 2004, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et bilans de fertilité minérale en hêtraies de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycling and mineral fertility dudgets in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. ENGREF (AgroParisTech), 2008. English. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId542"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11DC9706"/>
+    <w:nsid w:val="F4E853D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-legout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8499-0280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060774711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moitry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Algayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Aissaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02149-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12730" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03647525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pisarek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154901" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151174" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ranger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santenoise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119538" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuse Des Chatelliers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervaix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108164" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136148" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107870" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaulieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cameron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1621-2020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03146751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5320" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaim&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gratia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47042-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Orlowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Breuer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brumbt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3619-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Assaad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafatayne Oucacha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2016.12.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493085v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moragues-Quiroga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juilleret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.09.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222683v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pollier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.02.0096" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197765v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56580" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56286" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsdorfer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.07.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6GX3W45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Canteloup" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ee3c-4577" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253969v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laclau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Hatton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56559" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.075" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4N31P6G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647511v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02550.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0Q9R1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646266v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11248" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652152v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Perre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.06.039" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9PJTLK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.034" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B96PK6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222666v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596623v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197773v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Suran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47201" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197751v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663488v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.10.012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39134SND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30103" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413193v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.04.002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8VBFR2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460904v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729869v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecointe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729911v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007080" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221724v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03398869v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle N Pons" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legrand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03398874v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Kouakou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pontvianne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pollier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006366v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garenne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222851v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334757v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontvianne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerold" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594640v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733491v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moragues Quiroga" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736531v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739082v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moragues-Quiroga" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793989v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743880v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796624v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807133v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745698v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269126v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablo Paul Igor Hounzandji" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialphe Mouyengo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808439v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806256v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820735v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750933v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173449v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laprovote" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737251v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rusalimova" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789172v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604184v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barnich" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739370v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Stoll" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Klaus" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601494v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603718v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Efpa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831583v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821400v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004547v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0027" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-legout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8499-0280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060774711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moitry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Algayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Aissaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02149-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pisarek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12730" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03647525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuse Des Chatelliers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervaix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108164" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ranger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santenoise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrisson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136148" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107870" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaulieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109124" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cameron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1621-2020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03146751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5320" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaim&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gratia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47042-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Orlowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Breuer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brumbt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3619-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moragues-Quiroga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juilleret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.09.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Assaad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafatayne Oucacha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2016.12.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0H37JS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MG1JNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1T46K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pollier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.02.0096" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56580" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197768v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56286" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253969v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laclau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Hatton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56559" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632901v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Canteloup" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ee3c-4577" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195093v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsdorfer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.07.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6GX3W45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651507v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.075" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4N31P6G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598607v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02550.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0Q9R1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11248" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652152v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Perre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.06.039" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9PJTLK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197751v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018994v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.034" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B96PK6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222666v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596623v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197773v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Suran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47201" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197777v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30103" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663488v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.10.012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39134SND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413193v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.04.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8VBFR2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460904v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729911v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007080" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729869v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecointe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03398869v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle N Pons" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03398874v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Kouakou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pontvianne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pollier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006366v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garenne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334757v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontvianne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerold" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222851v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736531v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moragues Quiroga" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733491v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594640v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739082v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moragues-Quiroga" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793989v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743880v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796624v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808439v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269126v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablo Paul Igor Hounzandji" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialphe Mouyengo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807133v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745698v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806256v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820735v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750933v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173449v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laprovote" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737251v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rusalimova" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789172v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604184v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barnich" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601494v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Stoll" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739370v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Klaus" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Efpa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831583v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821400v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004547v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0027" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>