--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Legout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Arnaud Legout</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8499-0280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060774711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les sols forestiers de l’érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread slow growth of acquisitive tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640 (8058), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts écologiques et économiques du tassement des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de l’érosion sur le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'érosion des sols forestiers : introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ectomycorrhizal exploration type” could be a functional trait explaining the spatial distribution of tree symbiotic fungi as a function of forest humus forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01146-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion : des mécanismes à une méthode générale de réduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Algayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged Effect of Forest Soil Compaction on Methanogen and Methanotroph Seasonal Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Changey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (2), pp 1447-1452. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-022-02149-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du tassement sur les sols et peuplements : synthèse des résultats à 10 ans sur deux sites expérimentaux dédiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp. 36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on selenium and iodine partitioning in an experimental forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 809, pp.151174. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil penetration resistance following heavy traffic: A 10‐year field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp 815-835. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and persistence of iodine 127 and 129 in forested environments: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 831, pp.154901. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03647525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of biological nitrification inhibition by forest tree species on soil denitrifiers and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Creuse Des Chatelliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gervaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.108164. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of limited compaction on soil solution chemistry in two acidic forest ecosystems: Changes, recovery and impact of liming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 499, pp.119538. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1583-1620. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tree rings record changes in soil fertility? Results from a Quercus petraea fertilization trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 712, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting factors of aspen radial growth along a climatic and soil water budget gradient in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bredoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282-283, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a forested catchment over the last 25 years to past acid deposition assessed by biogeochemical cycle modeling (Strengbach, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 430 (1), pp.109124. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming of acidified forests changes leaf litter traits but does not improve leaf litter decomposability in forest streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.118431. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 2: Untangling climatic, edaphic, management and nitrogen deposition effects on carbon sequestration potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1621-1654. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1621-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les effets du tassement par les engins d'exploitation et la fertilité chimique des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (3), pp.191-213. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of leaf-litter N under contrasting pedo-climatic conditions in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary E. Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.331-342. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of forest soil sensitivity to harvesting residues removal – A transfer study of soil science knowledge to forestry practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.512-523. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir stimulates nitrification in French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47042-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En forêt, érosion rime avec prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 242, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison of cryogenic water extraction systems for stable isotope analysis of soil water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Orlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brumbt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.3619-3637. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-3619-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and evolution of regoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moragues-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourdol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates monitoring by UV–vis spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafatayne Oucacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Douglas : un dispositif dédié à la compréhension de l’effet de cette essence sur le cycle de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species select diverse soil fungal communities expressing different sets of lignocellulolytic enzyme-encoding genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.149-159. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Amendement pour le suivi sur le long terme de la restauration ou du maintien de la fertilité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51-52, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Isotope Variations to Trace Liming Input to Terrestrial Ecosystems: A Case Study in the Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2015.02.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clay mineralogy in a temperate acidic soil of a forest using X-ray diffraction profile modeling: Beyond the HIS and HIV description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Viennet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGESOL : un outil de diagnostic pour les opérations d’amendement des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGESOL: a diagnostic tool for forest soil improvement by liming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche isotopique pour tracer la dynamique de l'eau et des nutriments dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXVI (4), pp.451-465. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des itinéraires sylvicoles et des récoltes : implication pour la durabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ee3c-4577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nutrient concentrations in roundwood based on diameter and tissue proportion: Evidence for an additional site-age effect in the case of Fagus sylvatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 330, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de biomasse et de minéralomasse : quelles avancées de la recherche ? Pour quels usages à terme en gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeolian dust deposition rates in Northern French forests and inputs to their biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating fertilisation and liming costs into profitability estimates for fuel wood harvesting: A case study in beech forests of eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Norway spruce vitality despite a sharp decline in acid deposition: a long-term integrated perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.711 - 725. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age-related effects on sun acclimated leaves in a chronosequence of beech (Fagus sylvatica) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.323-331. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP11248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming effect on radial growth depends on time since application and on climate in Norway spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.59 - 67. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de fertilité minérale et dynamique des nutriments dans une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny partly explains the apparent heterogeneity of published biomass equations for Fagus sylvatica in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (7), pp.1188-1202. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tempête de 1999 : effet d’une coupe à blanc involontaire sur le fonctionnement d’une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles robustes et génériques de biomasse. Exemple du hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (2), pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de l’effet du régime sylvicole sur l’humus et la richesse du sol en éléments nutritifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Suran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (6), pp. 683-690. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements calco-magnésiens et fonctionnement écologique : bilan des expériences conduites dans l’Est de la France (massif vosgien et Ardennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (3), pp. 283-300. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of storm Lothar (1999) on the chemical composition of soil solutions and on herbaceous cover, humus and soils (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Francois J. F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow and slow convective chloride transport through the soil of a forested landscape (Fougères, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (3-4), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude  Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of nutrient stocks in the humus and soils of a forest massif (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.108, 1-10. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the iodine go? – A modelling approach of iodine 127 and 129 cycling in forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest trees species shape the biochemistry of soil organic matter under the control of their associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the behavior of the Basse de Courbeligne (Vosges, North-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle N Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which recovery from acid rains in the Vosges Mountains after 30 years ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle N Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO-OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt des Vosges: de Charybde en Scylla ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du réseau des zones ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of of headwater streams water quality in the Vosges Mountains (North-Eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER-OSM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tree disease impact rapidly the biogeochemical cycle of some elements in soil solutions until return to a new balance (Strengbach Catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient (Ca, Mg, K) behavior in soils located in decline forest (Strengbach Catchment, Vosges Mountain, NE France). Development of a new experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Oursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the elements mobility through the regolith and their potential as tracers for hydrological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. EGU General Assembly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining trace elements and water stable isotopes to assess water mixing processes and flow paths in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problèmatique de l'érosion en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifique Zone atelier bassin de la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the regolith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting slash residues in forests: a sustainable opportunity for the bioenergy sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session on Biomass for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.19 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of soils from the ardennes massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Jornadas de investigación en la Zona No Saturada del Suelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Alcalá de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois-énergie, exportation des minéraux et lien avec le pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORêVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine de la physique et physico-chimie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques de Biomasse / Minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablo Paul Igor Hounzandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vialphe Mouyengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Modèles génériques de Biomasse / Minéralomasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, NA, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nœud 4 - Plateforme M-POETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Plateforme M-POETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.10 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiation aux dégradations des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER REGEFOR « La gestion de la fertilité des sols forestiers est elle à un tournant ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between tree species and current pedogenetic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL, Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de deux pratiques en faveur du bois mort : Ilots de vieillissement et maintien de rémanents d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne Bois mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nogent sur Vernisson, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french long-term intensive observation and experimentation network for environmental research in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêts hétérogènes du GIP ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols et des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regefor 2009. La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.75 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par traçage anionique de deux types de transfert hydrique dans des Alocrisols-Néoluvisols à caractère glossique (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée nationale de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cycles biogéochimiques d'un bassin versant forestier sur les 25 dernières années (Strengbach, France): implémentation d'un module de silice biogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Laprovote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC-2019: Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of leaf-litter N in forest and grassland along a pedo-climatic gradient in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rusalimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of N derived from leaf-litter decomposition along a pedo-climatic gradient in south-western Siberia: an in situ 15N-labelling experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rusalimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil, the orphan hydrological compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015. European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , 17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope fractionation in different types of soil water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Catchment Spatial Organization and Complex Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the soil properties affect the O and H isotopic composition of the soil water ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Klaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse. Livret terrain de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] bordeaux science agro; ONF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming against forest decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Efpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2013, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stocks en éléments nutritifs des sols de la forêt de Fougères (35) à différentes échelles d’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Vandoeuvre-lès-Nancy, FRA. 2004, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et bilans de fertilité minérale en hêtraies de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycling and mineral fertility dudgets in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. ENGREF (AgroParisTech), 2008. English. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId542"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Legout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Arnaud Legout</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8499-0280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060774711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=sMvWRCoAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les sols forestiers de l’érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread slow growth of acquisitive tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640 (8058), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts écologiques et économiques du tassement des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de l’érosion sur le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'érosion des sols forestiers : introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion : des mécanismes à une méthode générale de réduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Algayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ectomycorrhizal exploration type” could be a functional trait explaining the spatial distribution of tree symbiotic fungi as a function of forest humus forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01146-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged Effect of Forest Soil Compaction on Methanogen and Methanotroph Seasonal Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Changey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (2), pp 1447-1452. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-022-02149-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du tassement sur les sols et peuplements : synthèse des résultats à 10 ans sur deux sites expérimentaux dédiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp. 36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil penetration resistance following heavy traffic: A 10‐year field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp 815-835. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and persistence of iodine 127 and 129 in forested environments: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 831, pp.154901. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03647525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on selenium and iodine partitioning in an experimental forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 809, pp.151174. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of biological nitrification inhibition by forest tree species on soil denitrifiers and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Creuse Des Chatelliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gervaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.108164. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of limited compaction on soil solution chemistry in two acidic forest ecosystems: Changes, recovery and impact of liming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 499, pp.119538. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1583-1620. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tree rings record changes in soil fertility? Results from a Quercus petraea fertilization trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 712, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting factors of aspen radial growth along a climatic and soil water budget gradient in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bredoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282-283, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a forested catchment over the last 25 years to past acid deposition assessed by biogeochemical cycle modeling (Strengbach, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 430 (1), pp.109124. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming of acidified forests changes leaf litter traits but does not improve leaf litter decomposability in forest streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.118431. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 2: Untangling climatic, edaphic, management and nitrogen deposition effects on carbon sequestration potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1621-1654. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1621-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les effets du tassement par les engins d'exploitation et la fertilité chimique des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (3), pp.191-213. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of forest soil sensitivity to harvesting residues removal – A transfer study of soil science knowledge to forestry practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.512-523. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir stimulates nitrification in French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47042-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of leaf-litter N under contrasting pedo-climatic conditions in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary E. Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.331-342. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En forêt, érosion rime avec prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 242, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison of cryogenic water extraction systems for stable isotope analysis of soil water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Orlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brumbt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.3619-3637. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-3619-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and evolution of regoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moragues-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourdol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates monitoring by UV–vis spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafatayne Oucacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species select diverse soil fungal communities expressing different sets of lignocellulolytic enzyme-encoding genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.149-159. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Douglas : un dispositif dédié à la compréhension de l’effet de cette essence sur le cycle de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Amendement pour le suivi sur le long terme de la restauration ou du maintien de la fertilité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51-52, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Isotope Variations to Trace Liming Input to Terrestrial Ecosystems: A Case Study in the Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2015.02.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGESOL : un outil de diagnostic pour les opérations d’amendement des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGESOL: a diagnostic tool for forest soil improvement by liming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clay mineralogy in a temperate acidic soil of a forest using X-ray diffraction profile modeling: Beyond the HIS and HIV description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Viennet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche isotopique pour tracer la dynamique de l'eau et des nutriments dans les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXVI (4), pp.451-465. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nutrient concentrations in roundwood based on diameter and tissue proportion: Evidence for an additional site-age effect in the case of Fagus sylvatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 330, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des itinéraires sylvicoles et des récoltes : implication pour la durabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ee3c-4577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de biomasse et de minéralomasse : quelles avancées de la recherche ? Pour quels usages à terme en gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating fertilisation and liming costs into profitability estimates for fuel wood harvesting: A case study in beech forests of eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeolian dust deposition rates in Northern French forests and inputs to their biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age-related effects on sun acclimated leaves in a chronosequence of beech (Fagus sylvatica) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.323-331. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP11248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Norway spruce vitality despite a sharp decline in acid deposition: a long-term integrated perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.711 - 725. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming effect on radial growth depends on time since application and on climate in Norway spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.59 - 67. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de fertilité minérale et dynamique des nutriments dans une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny partly explains the apparent heterogeneity of published biomass equations for Fagus sylvatica in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (7), pp.1188-1202. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tempête de 1999 : effet d’une coupe à blanc involontaire sur le fonctionnement d’une hêtraie de faible fertilité minérale (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles robustes et génériques de biomasse. Exemple du hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (2), pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de l’effet du régime sylvicole sur l’humus et la richesse du sol en éléments nutritifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Suran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (6), pp. 683-690. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements calco-magnésiens et fonctionnement écologique : bilan des expériences conduites dans l’Est de la France (massif vosgien et Ardennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (3), pp. 283-300. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of storm Lothar (1999) on the chemical composition of soil solutions and on herbaceous cover, humus and soils (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Francois J. F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (3), pp.800-811. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow and slow convective chloride transport through the soil of a forested landscape (Fougères, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (3-4), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude  Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Forgeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of nutrient stocks in the humus and soils of a forest massif (Fougeres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.108, 1-10. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude sur les stocks de carbone dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the iodine go? – A modelling approach of iodine 127 and 129 cycling in forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pisarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest trees species shape the biochemistry of soil organic matter under the control of their associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the behavior of the Basse de Courbeligne (Vosges, North-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle N Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which recovery from acid rains in the Vosges Mountains after 30 years ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle N Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO-OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt des Vosges: de Charybde en Scylla ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du réseau des zones ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tree disease impact rapidly the biogeochemical cycle of some elements in soil solutions until return to a new balance (Strengbach Catchment, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of of headwater streams water quality in the Vosges Mountains (North-Eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER-OSM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient (Ca, Mg, K) behavior in soils located in decline forest (Strengbach Catchment, Vosges Mountain, NE France). Development of a new experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Oursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the elements mobility through the regolith and their potential as tracers for hydrological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. EGU General Assembly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining trace elements and water stable isotopes to assess water mixing processes and flow paths in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problèmatique de l'érosion en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifique Zone atelier bassin de la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the regolith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting slash residues in forests: a sustainable opportunity for the bioenergy sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session on Biomass for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.19 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of soils from the ardennes massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Moragues Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Jornadas de investigación en la Zona No Saturada del Suelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Alcalá de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois-énergie, exportation des minéraux et lien avec le pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORêVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques de Biomasse / Minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablo Paul Igor Hounzandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vialphe Mouyengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Modèles génériques de Biomasse / Minéralomasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, NA, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes dans le domaine de la physique et physico-chimie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nœud 4 - Plateforme M-POETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Plateforme M-POETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.10 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiation aux dégradations des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER REGEFOR « La gestion de la fertilité des sols forestiers est elle à un tournant ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between tree species and current pedogenetic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL, Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de deux pratiques en faveur du bois mort : Ilots de vieillissement et maintien de rémanents d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne Bois mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nogent sur Vernisson, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french long-term intensive observation and experimentation network for environmental research in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêts hétérogènes du GIP ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et protection des sols et des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regefor 2009. La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.75 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts : puits de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Grancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par traçage anionique de deux types de transfert hydrique dans des Alocrisols-Néoluvisols à caractère glossique (Fougères, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée nationale de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cycles biogéochimiques d'un bassin versant forestier sur les 25 dernières années (Strengbach, France): implémentation d'un module de silice biogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Laprovote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC-2019: Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of leaf-litter N in forest and grassland along a pedo-climatic gradient in south-western Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rusalimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of N derived from leaf-litter decomposition along a pedo-climatic gradient in south-western Siberia: an in situ 15N-labelling experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Brédoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Nikitich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A. Barsukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rusalimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil, the orphan hydrological compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015. European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , 17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope fractionation in different types of soil water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Catchment Spatial Organization and Complex Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the soil properties affect the O and H isotopic composition of the soil water ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Klaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse. Livret terrain de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] bordeaux science agro; ONF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming against forest decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Efpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2013, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stocks en éléments nutritifs des sols de la forêt de Fougères (35) à différentes échelles d’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Vandoeuvre-lès-Nancy, FRA. 2004, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et bilans de fertilité minérale en hêtraies de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycling and mineral fertility dudgets in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. ENGREF (AgroParisTech), 2008. English. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4E853D8"/>
+    <w:nsid w:val="BE332A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-legout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8499-0280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060774711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moitry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Algayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Aissaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02149-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pisarek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12730" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03647525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuse Des Chatelliers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervaix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108164" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ranger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santenoise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrisson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136148" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107870" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaulieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109124" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cameron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1621-2020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03146751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5320" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaim&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gratia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47042-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Orlowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Breuer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brumbt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3619-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moragues-Quiroga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juilleret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.09.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Assaad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafatayne Oucacha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2016.12.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0H37JS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MG1JNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1T46K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pollier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.02.0096" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56580" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197768v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56286" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253969v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laclau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Hatton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56559" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632901v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Canteloup" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ee3c-4577" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195093v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsdorfer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.07.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6GX3W45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651507v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.075" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4N31P6G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598607v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02550.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0Q9R1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11248" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652152v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Perre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.06.039" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9PJTLK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197751v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018994v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.034" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B96PK6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222666v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596623v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197773v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Suran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47201" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197777v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30103" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663488v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.10.012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39134SND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413193v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.04.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8VBFR2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460904v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729911v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007080" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729869v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecointe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03398869v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle N Pons" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03398874v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Kouakou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pontvianne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pollier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006366v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garenne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334757v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontvianne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerold" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222851v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736531v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moragues Quiroga" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733491v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594640v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739082v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moragues-Quiroga" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793989v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743880v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796624v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808439v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269126v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablo Paul Igor Hounzandji" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialphe Mouyengo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807133v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745698v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806256v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820735v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750933v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173449v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laprovote" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737251v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rusalimova" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789172v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604184v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barnich" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601494v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Stoll" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739370v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Klaus" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Efpa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831583v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821400v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004547v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0027" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-legout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8499-0280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060774711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sMvWRCoAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moitry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Algayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Aissaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02149-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03647525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pisarek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151174" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuse Des Chatelliers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ranger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santenoise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nourrisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119538" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046910v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136148" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107870" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaulieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109124" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cameron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1621-2020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03146751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5320" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaim&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gratia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47042-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976246v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890692v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Orlowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Breuer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brumbt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3619-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moragues-Quiroga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juilleret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.09.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Assaad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafatayne Oucacha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2016.12.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0H37JS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MG1JNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1T46K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222683v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pollier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.02.0096" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197765v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56580" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197768v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nys" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56286" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253969v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laclau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Hatton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56559" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195093v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsdorfer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.07.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6GX3W45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632901v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Canteloup" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ee3c-4577" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630414v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598607v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.075" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4N31P6G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11248" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02550.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K0Q9R1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652152v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Perre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.06.039" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9PJTLK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197751v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018994v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.034" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B96PK6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596623v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197773v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Suran" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47201" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30103" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663488v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.10.012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39134SND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413193v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.04.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8VBFR2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460904v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729911v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007080" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729869v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecointe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221724v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03398869v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle N Pons" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legrand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03398874v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Kouakou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pontvianne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pollier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006366v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garenne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222860v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334757v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontvianne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerold" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222851v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736531v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moragues Quiroga" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594640v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739082v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moragues-Quiroga" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793989v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743880v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796624v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269126v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablo Paul Igor Hounzandji" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialphe Mouyengo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808439v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807133v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745698v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806256v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820735v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750933v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173449v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laprovote" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737251v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rusalimova" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789172v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604184v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barnich" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601494v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Stoll" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739370v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Klaus" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603718v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Efpa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831583v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821400v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004547v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0027" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>