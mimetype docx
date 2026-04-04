--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -3607,251 +3607,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms: Redistribution Issues</w:t>
+                <w:t xml:space="preserve">Static Scheduling Strategies for Heterogeneous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.413―430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789434v1</w:t>
+                <w:t xml:space="preserve">hal-00789433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Scheduling Strategies for Heterogeneous Systems</w:t>
+                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms: Redistribution Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.155―185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8191(01)00134-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789433v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static LU Decomposition on Heterogeneous Platforms</w:t>
               </w:r>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,278 +4468,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fog Based Framework for IoT Service Provisioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+                <w:t xml:space="preserve">Autotuning under Tight Budget Constraints: A Transparent Design of Experiments Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Quinito Masnada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2019 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651835⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larcana, Cyprus. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859695v1</w:t>
+                <w:t xml:space="preserve">hal-02110868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotuning under Tight Budget Constraints: A Transparent Design of Experiments Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Videau</w:t>
+                <w:t xml:space="preserve">Fog Based Framework for IoT Service Provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donassolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Larcana, Cyprus. pp.1-10, </w:t>
+              <w:t xml:space="preserve">CCNC 2019 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110868v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Batch Scheduling to Workload Characteristics: What can we expect From Online Learning?</w:t>
               </w:r>
@@ -5169,260 +5169,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecção de Anomalias de Desempenho em Aplicações de Alto Desempenho baseadas em Tarefas em Clusters Híbridos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+                <w:t xml:space="preserve">SMPI Courseware: Teaching Distributed-Memory Computing with MPI in Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPerformance 2018 - 17º Workshop em Desempenho de Sistemas Computacionais e de Comunicação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Natal, Brazil. pp.1-14</w:t>
+              <w:t xml:space="preserve">EduHPC-18 - Workshop on Education for High-Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Dallas, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842038v1</w:t>
+                <w:t xml:space="preserve">hal-01891513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMPI Courseware: Teaching Distributed-Memory Computing with MPI in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Detecção de Anomalias de Desempenho em Aplicações de Alto Desempenho baseadas em Tarefas em Clusters Híbridos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Garcia Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EduHPC-18 - Workshop on Education for High-Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Dallas, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">WPerformance 2018 - 17º Workshop em Desempenho de Sistemas Computacionais e de Comunicação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Natal, Brazil. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891513v1</w:t>
+                <w:t xml:space="preserve">hal-01842038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Energy Consumption of MPI Applications at Scale Using a Single Node</w:t>
               </w:r>
@@ -5907,269 +5907,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Simulation of Multithreaded Sparse Linear Algebra Solvers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+                <w:t xml:space="preserve">Adding Storage Simulation Capacities to the SimGrid Toolkit: Concepts, Models, and API</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st IEEE International Conference on Parallel and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2015 - Proceedings of the 15th IEEE/ACM Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Shenzhen, China. pp.251-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2015.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180272v2</w:t>
+                <w:t xml:space="preserve">hal-01197128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Storage Simulation Capacities to the SimGrid Toolkit: Concepts, Models, and API</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lebre</w:t>
+                <w:t xml:space="preserve">Fast and Accurate Simulation of Multithreaded Sparse Linear Algebra Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2015 - Proceedings of the 15th IEEE/ACM Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21st IEEE International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2015.134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01197128v1</w:t>
+                <w:t xml:space="preserve">hal-01180272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Reproducible Research with Org-Mode and Git</w:t>
               </w:r>
@@ -7749,191 +7749,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure efficiency?</w:t>
+                <w:t xml:space="preserve">Non-Cooperative Scheduling of Multiple Bag-of-Task Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Game theory for Communication networks (Game-Comm\'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown</w:t>
+              <w:t xml:space="preserve">INFOCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Anchorage, Alaska</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789439v1</w:t>
+                <w:t xml:space="preserve">inria-00153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Cooperative Scheduling of Multiple Bag-of-Task Applications</w:t>
+                <w:t xml:space="preserve">How to measure efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Anchorage, Alaska</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Game theory for Communication networks (Game-Comm\'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00153577v1</w:t>
+                <w:t xml:space="preserve">hal-00789439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
               </w:r>
@@ -8709,51 +8709,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact and Limits of Steady-State Scheduling for Mixed Task and Data Parallelism on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Complexity Results and Heuristics for Pipelined Multicast Operations on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
@@ -8771,106 +8771,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar\'2004: International Conference on Heterogeneous Computing, Jointly Published with ISPDC\'2004: International Symposium on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, pp.296―302, </w:t>
+              <w:t xml:space="preserve">2004 International Conference on Parallel Processing (ICPP\'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.267―274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2004.1327931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789444v1</w:t>
+                <w:t xml:space="preserve">hal-00789448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Results and Heuristics for Pipelined Multicast Operations on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Assessing the Impact and Limits of Steady-State Scheduling for Mixed Task and Data Parallelism on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
@@ -8888,401 +8888,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 International Conference on Parallel Processing (ICPP\'2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, pp.267―274, </w:t>
+              <w:t xml:space="preserve">HeteroPar\'2004: International Conference on Heterogeneous Computing, Jointly Published with ISPDC\'2004: International Symposium on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.296―302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2004.1327931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789448v1</w:t>
+                <w:t xml:space="preserve">hal-00789444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, 176a (8 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2005.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789446v1</w:t>
+                <w:t xml:space="preserve">hal-00789447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Deployment for Hierarchical Network Enabled Server</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heterogeneous Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789447v1</w:t>
+                <w:t xml:space="preserve">hal-00789445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Deployment for Hierarchical Network Enabled Server</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneous Computing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown</w:t>
+              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, 171a (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789445v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic deployment of the Network Weather Service using the Effective Network View</w:t>
               </w:r>
@@ -10108,191 +10108,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Allocating Independent Tasks on Heterogeneous Fork-Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation Pour L'ordonnancement Distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCIS XVII, Seventeenth International Symposium On Computer and Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Unknown, pp.115―119</w:t>
+              <w:t xml:space="preserve">GRID'2002, Actes de L'école Thématique Sur la Globalisation Des Ressources Informatiques Et Des Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Unknown, pp.155―164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789456v1</w:t>
+                <w:t xml:space="preserve">hal-00789471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Pour L'ordonnancement Distribué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Allocating Independent Tasks on Heterogeneous Fork-Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRID'2002, Actes de L'école Thématique Sur la Globalisation Des Ressources Informatiques Et Des Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Unknown, pp.155―164</w:t>
+              <w:t xml:space="preserve">ISCIS XVII, Seventeenth International Symposium On Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Unknown, pp.115―119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789471v1</w:t>
+                <w:t xml:space="preserve">hal-00789456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Scheduling Strategies for Dense Linear Algebra Kernels on Heterogeneous Clusters</w:t>
               </w:r>
@@ -10852,51 +10852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10937,235 +10937,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master-Slave Tasking with Heterogeneous Processors</w:t>
+                <w:t xml:space="preserve">The Master-Slave Paradigm with Heterogeneous Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA\'2001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2003.1213103⟩</w:t>
+              <w:t xml:space="preserve">Cluster\'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, pp.419―426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2003.1233712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789462v1</w:t>
+                <w:t xml:space="preserve">hal-00789460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Master-Slave Paradigm with Heterogeneous Processors</w:t>
+                <w:t xml:space="preserve">Master-Slave Tasking with Heterogeneous Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster\'2001</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2003.1233712⟩</w:t>
+              <w:t xml:space="preserve">2001 International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA\'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, pp.857―863, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2003.1213103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789460v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équilibrage de Charge Statique Pour la Décomposition LU Sur Une Plate-Forme Hétérogène</w:t>
               </w:r>
@@ -11367,51 +11367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11488,51 +11488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12598,51 +12598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15660,51 +15660,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results and heuristics for pipelined multicast operations on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Assessing the impact and limits of steady-state scheduling for mixed task and data parallelism on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
@@ -15719,97 +15719,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5123, LIP RR-2004-07, INRIA, LIP. 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5198, LIP RR-2004-20, INRIA, LIP. 2004, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071460v1</w:t>
+                <w:t xml:space="preserve">inria-00070794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact and limits of steady-state scheduling for mixed task and data parallelism on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
@@ -15824,97 +15824,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5198, LIP RR-2004-20, INRIA, LIP. 2004, pp.44</w:t>
+              <w:t xml:space="preserve">[Research Report] 2004-11, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070794v1</w:t>
+                <w:t xml:space="preserve">hal-00807279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
+                <w:t xml:space="preserve">Complexity results and heuristics for pipelined multicast operations on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
@@ -15929,73 +15929,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2004-11, 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5123, LIP RR-2004-07, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807279v1</w:t>
+                <w:t xml:space="preserve">inria-00071460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-line scheduling of divisible requests on an heterogeneous collection of databanks</w:t>
               </w:r>
@@ -16073,64 +16073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Deployment for Hierarchical Network Enabled Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16264,469 +16264,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operationson heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Optimizing the steady-state throughput of Broadcasts on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-4872, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">RR-4871, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071711v1</w:t>
+                <w:t xml:space="preserve">inria-00071712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-balancing iterative computations in heterogeneous clusters with shared communication links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-state scheduling of task graphs on heterogeneous computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Renard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4800, LIP RR-2003-23, INRIA, LIP. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4870, LIP RR-2003-29, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071786v1</w:t>
+                <w:t xml:space="preserve">inria-00071713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the steady-state throughput of Broadcasts on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Load-balancing iterative computations in heterogeneous clusters with shared communication links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4871, INRIA. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4800, LIP RR-2003-23, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071712v1</w:t>
+                <w:t xml:space="preserve">inria-00071786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state scheduling of task graphs on heterogeneous computing platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operationson heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4870, LIP RR-2003-29, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">RR-4872, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071713v1</w:t>
+                <w:t xml:space="preserve">inria-00071711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Deployment for Hierarchical Network Enabled Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17254,237 +17254,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth-Centric Allocation of Independent Tasks on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Data Allocation Strategies for Dense Linear Algebra on two-dimensional Grids with Heterogeneous Communication Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4210, LIP RR-2001-25, INRIA, LIP. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4165, LIP RR-2001-14, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072412v1</w:t>
+                <w:t xml:space="preserve">inria-00072457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Allocation Strategies for Dense Linear Algebra on two-dimensional Grids with Heterogeneous Communication Links</w:t>
+                <w:t xml:space="preserve">Bandwidth-Centric Allocation of Independent Tasks on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4165, LIP RR-2001-14, INRIA, LIP. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4210, LIP RR-2001-25, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072457v1</w:t>
+                <w:t xml:space="preserve">inria-00072412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Master-Slave Paradigm with Heterogeneous Processors</w:t>
               </w:r>
@@ -17588,51 +17588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17661,250 +17661,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
+                <w:t xml:space="preserve">Static LU Decomposition on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2000-24, 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] 2000-44, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856642v1</w:t>
+                <w:t xml:space="preserve">hal-00856641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static LU Decomposition on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2000-44, 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] 2000-24, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856641v1</w:t>
+                <w:t xml:space="preserve">hal-00856642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Simulation to Evaluate Scheduling Heuristics for a Class of Applications in Grid Environments</w:t>
               </w:r>
@@ -18258,51 +18258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leandro Nesi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141988v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023222v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael y de Camargo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02636987v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3097281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298021v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cogo Miletto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Velho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4600846" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keller Tesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616632v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Garcia Pinto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4472" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02057731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-016-0717-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723881" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DC0ECFD8809810F703FBFC83B0937AA677B0EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-012-0389-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM9NPQXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1885" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Carter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70747" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0078-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2005.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM9GDCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2004.1271181" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626403001252" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2003.1233712" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(03)00095-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C1FTCSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00134-X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKTL5N6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789433v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03608579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nesi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03280459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3472516" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943753v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02633985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651835" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02110868v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bruel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Quinito Masnada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096571v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C Heinrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2019.8891011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01842038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470399v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Heinrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353962v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPA.2016.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197128v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veyre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cronsioe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Moura Donassolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Geyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.34" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627754v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996029.1996037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1851476.1851565" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.80" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789437v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137442" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789438v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789439v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148109.1148124" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.301" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789444v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2004.1327931" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789450v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_79" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-82ZC9PZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789452v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_120" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1CDHTNJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183590" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213202" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48051-X_42" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6RBXH8BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789461v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905056" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789462v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213103" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Zagorodnov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Berman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789463v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789466v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37349-7_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446134v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654804v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926437v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391401v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966862v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738321v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279993v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153720v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123711v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Drozdowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lawenda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108524v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070206v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070293v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071460v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070794v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807279v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070617v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070796v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071711v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071786v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071712v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071713v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431490v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807403v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807404v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072467v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856640v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856642v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856641v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789476v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Berman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leandro Nesi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141988v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023222v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael y de Camargo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02636987v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3097281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298021v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cogo Miletto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Velho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4600846" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keller Tesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616632v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Garcia Pinto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4472" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02057731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-016-0717-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723881" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DC0ECFD8809810F703FBFC83B0937AA677B0EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-012-0389-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM9NPQXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1885" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Carter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70747" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0078-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2005.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM9GDCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2004.1271181" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626403001252" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2003.1233712" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(03)00095-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C1FTCSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00134-X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKTL5N6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03608579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nesi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03280459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3472516" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943753v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02633985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02110868v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bruel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Quinito Masnada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651835" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096571v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C Heinrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2019.8891011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01842038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470399v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Heinrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353962v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPA.2016.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cronsioe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Moura Donassolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Geyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.34" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627754v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996029.1996037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1851476.1851565" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.80" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789437v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137442" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789438v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148109.1148124" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.301" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2004.1327931" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789445v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789450v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_79" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-82ZC9PZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789452v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_120" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1CDHTNJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183590" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213202" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789456v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48051-X_42" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6RBXH8BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789461v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905056" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Zagorodnov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Berman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789463v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789466v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37349-7_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446134v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654804v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926437v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391401v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966862v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738321v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279993v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153720v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123711v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Drozdowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lawenda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108524v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070206v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070293v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070794v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807279v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071460v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070617v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070796v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071712v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071786v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071711v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431490v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807403v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807404v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072457v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072412v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072467v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856640v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856641v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856642v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789476v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Berman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>