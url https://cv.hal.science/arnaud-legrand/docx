--- v1 (2026-04-04)
+++ v2 (2026-05-15)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -257,1861 +257,1878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous multi-phase task-based applications: Employing different nodes to design better distributions</w:t>
+                <w:t xml:space="preserve">Plasma haemolysis index and interleukine-6 for the early prediction of cardiac surgery-associated acute kidney injury. A proof-of-concept study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Leandro Nesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Souab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2023.05.005⟩</w:t>
+              <w:t xml:space="preserve">Perfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.807-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02676591221083791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695275v1</w:t>
+                <w:t xml:space="preserve">hal-05608220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Optimization and Sensibility Analysis of MPI Applications: Variability Matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Cornebize</w:t>
+                <w:t xml:space="preserve">Asynchronous multi-phase task-based applications: Employing different nodes to design better distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Leandro Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.119-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2023.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141988v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Batch Schedulers Using Online Job Runtime Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael y de Camargo</w:t>
+                <w:t xml:space="preserve">Simulation-based Optimization and Sensibility Analysis of MPI Applications: Variability Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cornebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 164, pp.83-95. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 166, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03023222v2</w:t>
+                <w:t xml:space="preserve">hal-03141988v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Reconfiguration of IoT Applications in the Fog: The Information-Coordination Trade-off</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Donassolo</w:t>
+                <w:t xml:space="preserve">Improving the Performance of Batch Schedulers Using Online Job Runtime Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zrigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael y de Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2021.3097281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636987v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023222v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Irregular Task-Based Applications on Hybrid Platforms: Structure Matters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+                <w:t xml:space="preserve">Online Reconfiguration of IoT Applications in the Fog: The Information-Coordination Trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donassolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (5), pp.1156-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2021.3097281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298021v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Re] Velho and Legrand (2009) -Accuracy Study and Improvement of Network Simulation in the SimGrid Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis of Irregular Task-Based Applications on Hybrid Platforms: Structure Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Cogo Miletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Leandro Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Velho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ReScience journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764314v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Girault</w:t>
+                <w:t xml:space="preserve">[Re] Velho and Legrand (2009) -Accuracy Study and Improvement of Network Simulation in the SimGrid Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Velho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
+              <w:t xml:space="preserve">The ReScience journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4600846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135891v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Modeling of a Geophysics Application to Accelerate the Tuning of Over-decomposition Parameters through Simulation</w:t>
+                <w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Keller Tesser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Heinrich</w:t>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dupros</w:t>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.5012⟩</w:t>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891416v1</w:t>
+                <w:t xml:space="preserve">hal-02135891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Performance Analysis Framework for Task-based Parallel Applications running on Hybrid Clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Performance Modeling of a Geophysics Application to Accelerate the Tuning of Over-decomposition Parameters through Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Keller Tesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 30 (18), pp.1-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.4472⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 31 (11), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.5012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616632v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating MPI applications: the SMPI approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Degomme</w:t>
+                <w:t xml:space="preserve">A Visual Performance Analysis Framework for Task-based Parallel Applications running on Hybrid Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Garcia Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark Lee Stillwell</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2669305⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (18), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415484v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological effects of invasive ventilation with neurally adjusted ventilatory assist (NAVA) in a crossover study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating MPI applications: the SMPI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Gaillard-Le Roux</w:t>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourgoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">Georges Markomanolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lee Stillwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-016-0717-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (8), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2669305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02057731v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Git And Org-Mode Based Workflow For Reproducible Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luka Stanisic</w:t>
+                <w:t xml:space="preserve">Physiological effects of invasive ventilation with neurally adjusted ventilatory assist (NAVA) in a crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Liet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gaillard-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operating Systems Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2723872.2723881⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-016-0717-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112795v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02057731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithful Performance Prediction of a Dynamic Task-Based Runtime System for Heterogeneous Multi-Core Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">An Effective Git And Org-Mode Based Workflow For Reproducible Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.3555⟩</w:t>
+              <w:t xml:space="preserve">Operating Systems Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.61 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2723872.2723881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01147997v1</w:t>
+                <w:t xml:space="preserve">hal-01112795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile, Scalable, and Accurate Simulation of Distributed Applications and Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Giersch</w:t>
+                <w:t xml:space="preserve">Faithful Performance Prediction of a Dynamic Task-Based Runtime System for Heterogeneous Multi-Core Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2014.06.008⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017319v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair scheduling of bag-of-tasks applications using distributed Lagrangian optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sascha Hunold</w:t>
+                <w:t xml:space="preserve">Versatile, Scalable, and Accurate Simulation of Distributed Applications and Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Touati</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 74 (10), pp.2899-2917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872473v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Validity of Flow-level TCP Network Models for Grid and Cloud Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2126,1834 +2143,1951 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Equilibrium Based Fairness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Fair scheduling of bag-of-tasks applications using distributed Lagrangian optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00186-012-0389-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00743123v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and analysis of resource usage anomalies in large distributed systems through multi-scale visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+                <w:t xml:space="preserve">Nash Equilibrium Based Fairness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisao Kameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00186-012-0389-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.1885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00788767v1</w:t>
+                <w:t xml:space="preserve">hal-00743123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized Versus Distributed Schedulers for Multiple Bag-of-Tasks Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Ferrante</w:t>
+                <w:t xml:space="preserve">Detection and analysis of resource usage anomalies in large distributed systems through multi-scale visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2007.70747⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.1792-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.1885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789424v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the Stretch When Scheduling Flows of Divisible Requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10951-008-0078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state scheduling on heterogeneous clusters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Centralized Versus Distributed Schedulers for Multiple Bag-of-Tasks Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.698―709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2007.70747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00358951v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 65, pp.1497―1514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpdc.2005.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00358950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Load-Balancing Iterative Computations on Heterogeneous Clusters with Shared Links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-state scheduling on heterogeneous clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15, pp.546―558</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789426v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00358951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Strategies for Master-Slave Tasking on Heterogeneous Processor Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Banino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.319―330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPDS.2004.1271181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Strategies for Mixed Data and Task Parallelism on Heterogeneous Clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and Load-Balancing Iterative Computations on Heterogeneous Clusters with Shared Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.546―558</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789432v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Master-Slave Paradigm with Heterogeneous Processors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Scheduling Strategies for Mixed Data and Task Parallelism on Heterogeneous Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2003.1233712⟩</w:t>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.225―244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129626403001252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789429v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Divisible Workloads on Heterogeneous Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The Master-Slave Paradigm with Heterogeneous Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-8191(03)00095-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.897―908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2003.1233712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00789431v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équilibrage de Charge Statique Pour Noyaux Dálgèbre Linéaire Sur Plate-Forme Hétérogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling Divisible Workloads on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29, pp.1121―1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8191(03)00095-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789469v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Scheduling Strategies for Heterogeneous Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms: Redistribution Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.155―185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8191(01)00134-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789433v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms: Redistribution Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Static Scheduling Strategies for Heterogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.413―430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00789434v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Équilibrage de Charge Statique Pour Noyaux Dálgèbre Linéaire Sur Plate-Forme Hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (5), pp.711-734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Static LU Decomposition on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15, pp.310―323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3963,5342 +4097,5342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summarizing task-based applications behavior over many nodes through progression clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Leandro Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Garcia Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDP 2023 - 31st Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Naples, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Phase Task-Based HPC Applications: Quickly Learning how to Run Fast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2022 - 36th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting system level heterogeneity to improve the performance of a GeoStatistics multi-phase task-based application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Leandro Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP 2021 - 50th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lemont, United States. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3472456.3472516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithful Performance Prediction of a Dynamic Task-based Runtime System, an Opportunity for Task Graph Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luka Stanisic</w:t>
+                <w:t xml:space="preserve">Communication-Aware Load Balancing of the LU Factorization over Heterogeneous Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Leandro Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM PP 2020 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hong Kong, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943753v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-Aware Load Balancing of the LU Factorization over Heterogeneous Clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+                <w:t xml:space="preserve">Faithful Performance Prediction of a Dynamic Task-based Runtime System, an Opportunity for Task Graph Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Hong Kong, France</w:t>
+              <w:t xml:space="preserve">SIAM PP 2020 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633985v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotuning under Tight Budget Constraints: A Transparent Design of Experiments Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Videau</w:t>
+                <w:t xml:space="preserve">Load Aware Provisioning of IoT Services on Fog Computing Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donassolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00026⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8762052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110868v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fog Based Framework for IoT Service Provisioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+                <w:t xml:space="preserve">Autotuning under Tight Budget Constraints: A Transparent Design of Experiments Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Quinito Masnada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2019 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651835⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larcana, Cyprus. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859695v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Batch Scheduling to Workload Characteristics: What can we expect From Online Learning?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fog Based Framework for IoT Service Provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donassolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Zrigui</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00077⟩</w:t>
+              <w:t xml:space="preserve">CCNC 2019 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044903v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Faithful Performance Prediction of MPI Applications: the HPL Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting Batch Scheduling to Workload Characteristics: What can we expect From Online Learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franz C Heinrich</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zrigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2019.8891011⟩</w:t>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.686-695, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096571v4</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Sparse Direct Solver on Heterogeneous Systems using Starpu and Simgrid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+                <w:t xml:space="preserve">Fast and Faithful Performance Prediction of MPI Applications: the HPL Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cornebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz C Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2019.8891011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073725v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096571v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Aware Provisioning of IoT Services on Fog Computing Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+                <w:t xml:space="preserve">Simulation of a Sparse Direct Solver on Heterogeneous Systems using Starpu and Simgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Masliah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056743v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMPI Courseware: Teaching Distributed-Memory Computing with MPI in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Detecção de Anomalias de Desempenho em Aplicações de Alto Desempenho baseadas em Tarefas em Clusters Híbridos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Garcia Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EduHPC-18 - Workshop on Education for High-Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Dallas, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">WPerformance 2018 - 17º Workshop em Desempenho de Sistemas Computacionais e de Comunicação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Natal, Brazil. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891513v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecção de Anomalias de Desempenho em Aplicações de Alto Desempenho baseadas em Tarefas em Clusters Híbridos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+                <w:t xml:space="preserve">SMPI Courseware: Teaching Distributed-Memory Computing with MPI in Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPerformance 2018 - 17º Workshop em Desempenho de Sistemas Computacionais e de Comunicação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Natal, Brazil. pp.1-14</w:t>
+              <w:t xml:space="preserve">EduHPC-18 - Workshop on Education for High-Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Dallas, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842038v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Energy Consumption of MPI Applications at Scale Using a Single Node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz C. Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Cornebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2017, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Simulation to Evaluate and Tune the Performance of Dynamic Load Balancing of an Over-decomposed Geophysics Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Keller Tesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe O A Navaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Euro-Par 2017: 23rd International European Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Performance of Modern Architectures Through Opaque Benchmarks: Pitfalls Learned the Hard Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2017 - 31st IEEE International Parallel &amp; Distributed Processing Symposium (RepPar workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Dynamic Task-Based Applications on Hybrid Platforms: An Agile Scripting Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Garcia Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPA 2016 - 3rd Workshop on Visual Performance Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Salt Lake City, United States. pp.17-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPA.2016.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Storage Simulation Capacities to the SimGrid Toolkit: Concepts, Models, and API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Veyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGrid 2015 - Proceedings of the 15th IEEE/ACM Symposium on Cluster, Cloud and Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Shenzhen, China. pp.251-260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCGrid.2015.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate Simulation of Multithreaded Sparse Linear Algebra Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st IEEE International Conference on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Reproducible Research with Org-Mode and Git</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Modeling and Simulation of a Dynamic Task-Based Runtime System for Heterogeneous Multi-Core Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Reproducibility in Parallel Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-par - 20th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.50-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083205v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a Dynamic Task-Based Runtime System for Heterogeneous Multi-Core Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Effective Reproducible Research with Org-Mode and Git</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-par - 20th International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Workshop on Reproducibility in Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011633v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Lagrangian Optimization For Designing Distributed Self-Stabilizing Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of HPC Applications on Low-Power Embedded Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cronsioe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE - Design, Automation &amp; Test in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.475-480, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7873/DATE.2013.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Better Simulation of MPI Applications on Ethernet/TCP Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Markomanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMBS13 - 4th International Workshop on Performance Modeling, Benchmarking and Simulation of High Performance Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Analysis of Large Distributed Systems with Scalable Topology-based Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Performance Analysis of Systems and Software (ISPASS'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Multi-Purpose Network Representation for Large Scale Distributed System Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bobelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márquez Alejandro González David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGrid 2012 -- The 12th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ottawa, Canada. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Cooperative Scheduling Considered Harmful in Collaborative Volunteer Computing Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Moura Donassolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGrid'11 - 11th IEEE International Symposium on Cluster Computing and the Grid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Newport Beach, United States. pp.144-153, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCGrid.2011.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of large distributed computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the third international workshop on Large-scale system and application performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States. pp.27--34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1996029.1996037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00627754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and scalable simulation of volunteer computing systems using SimGrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donassolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Velho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSAP 2010 : 2nd Workshop on Large-Scale System and Application Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Chicago, Illinois, United States. pp.605-612, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1851476.1851565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Implementation Issues of Lagrangian Based Distributed Optimization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (Synasc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Timisoara, Romania. pp.331-334, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYNASC.2010.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy Study and Improvement of Network Simulation in the SimGrid Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Velho</w:t>
+                <w:t xml:space="preserve">Nash Equilibrium Based Fairness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisao Kameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMUTools'09, 2nd International Conference on Simulation Tools and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Game Theory for Networks (GameNets) - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Istanbul, Turkey. pp.533 - 539, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GAMENETS.2009.5137442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00361031v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Equilibrium Based Fairness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Touati</w:t>
+                <w:t xml:space="preserve">Accuracy Study and Improvement of Network Simulation in the SimGrid Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Game Theory for Networks (GameNets) - 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIMUTools'09, 2nd International Conference on Simulation Tools and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789437v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00361031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimGrid: a Generic Framework for Large-Scale Distributed Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Toward a Fully Decentralized Algorithm for Multiple Bag-of-tasks Application Scheduling on Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Computer Modeling and Simulation - EUROSIM / UKSIM 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Grid Computing (Grid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tsukuba, Japan, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GRID.2008.4662790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00260697v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Fully Decentralized Algorithm for Multiple Bag-of-tasks Application Scheduling on Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Bertin</w:t>
+                <w:t xml:space="preserve">SimGrid: a Generic Framework for Large-Scale Distributed Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Touati</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Grid Computing (Grid)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IEEE International Conference on Computer Modeling and Simulation - EUROSIM / UKSIM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Cambrige, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789438v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00260697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Cooperative Scheduling of Multiple Bag-of-Task Applications</w:t>
+                <w:t xml:space="preserve">How to measure efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Anchorage, Alaska</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Game theory for Communication networks (Game-Comm\'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00153577v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure efficiency?</w:t>
+                <w:t xml:space="preserve">Non-Cooperative Scheduling of Multiple Bag-of-Task Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Game theory for Communication networks (Game-Comm\'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown</w:t>
+              <w:t xml:space="preserve">INFOCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Anchorage, Alaska</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789439v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Euro-Par Conference - Euro-Par 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rennes, France. pp.160-169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00407692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized Versus Distributed Schedulers Multiple Bag-of-Task Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Ferrante</w:t>
+                <w:t xml:space="preserve">The SIMGRID Project: Simulation and Deployment of Distributed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayo Fujiwara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th IEEE International Symposium on High Performance Distributed Computing (HPDC'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789440v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the Stretch When Scheduling Flows of Biological Requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Parallelism in Algorithms and Architectures SPAA\'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1148109.1148124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIMGRID Project: Simulation and Deployment of Distributed Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Centralized Versus Distributed Schedulers Multiple Bag-of-Task Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Symposium on High Performance Distributed Computing (HPDC'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2007.70747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00108428v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements théoriques pour la conception d'algorithmes efficaces de gestion de ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique répartie: architecture, parallélisme et systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent and Divisible Tasks Scheduling on Heterogeneous Star-Schaped Platforms with Limited Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDP\'2005, 13th Euromicro Workshop on Parallel, Distributed and Network-Based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, pp.179―186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-Line Scheduling of Divisible Requests on an Heterogeneous Collection of Databanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th Heterogeneous Computing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Denver, Colorado, USA, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPDPS.2005.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Results and Heuristics for Pipelined Multicast Operations on Heterogeneous Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 International Conference on Parallel Processing (ICPP\'2004)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, 171a (8 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789448v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact and Limits of Steady-State Scheduling for Mixed Task and Data Parallelism on Heterogeneous Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar\'2004: International Conference on Heterogeneous Computing, Jointly Published with ISPDC\'2004: International Symposium on Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.12⟩</w:t>
+              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, 176a (8 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2005.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789444v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Deployment for Hierarchical Network Enabled Server</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heterogeneous Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00789447v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Deployment for Hierarchical Network Enabled Server</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+                <w:t xml:space="preserve">Assessing the Impact and Limits of Steady-State Scheduling for Mixed Task and Data Parallelism on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneous Computing Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar\'2004: International Conference on Heterogeneous Computing, Jointly Published with ISPDC\'2004: International Symposium on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.296―302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789445v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Complexity Results and Heuristics for Pipelined Multicast Operations on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 International Conference on Parallel Processing (ICPP\'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.267―274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2004.1327931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789446v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic deployment of the Network Weather Service using the Effective Network View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9314,2497 +9448,2497 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Grid Computing Workshop, associated to IPDPS'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Santa Fe, New Mexico, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00119253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Load-Balancing Iterative Computations on Heterogeneous Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Algorithms for Scheduling Divisible Workloads on Heterogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-PVM-MPI-2003: Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39924-7_79⟩</w:t>
+              <w:t xml:space="preserve">IPDS'2003, Parallel and Distributed Processing Symposium, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2003.1213202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00789450v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-Balancing Iterative Computations on Heterogeneous Clusters with Shared Communication Links</w:t>
+                <w:t xml:space="preserve">Mapping and Load-Balancing Iterative Computations on Heterogeneous Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAM-2003: Fifth International Conference on Parallel Processing and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-24669-5_120⟩</w:t>
+              <w:t xml:space="preserve">Euro-PVM-MPI-2003: Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, pp.586―594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39924-7_79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789452v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Distributed Applications: the SimGrid Simulation Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Load-Balancing Iterative Computations on Heterogeneous Clusters with Shared Communication Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Third IEEE International Symposium on Cluster Computing and the Grid (CCGrid\'03)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PPAM-2003: Fifth International Conference on Parallel Processing and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, pp.930―937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24669-5_120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789451v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Strategies for Mixed Data and Task Parallelism on Heterogeneous Clusters and Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Scheduling Distributed Applications: the SimGrid Simulation Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP'2003, 11th Euromicro Workshop on Parallel, Distributed and Network-Based Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Third IEEE International Symposium on Cluster Computing and the Grid (CCGrid\'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789453v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Algorithms for Scheduling Divisible Workloads on Heterogeneous Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Scheduling Strategies for Mixed Data and Task Parallelism on Heterogeneous Clusters and Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDS'2003, Parallel and Distributed Processing Symposium, 2003</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2003.1213202⟩</w:t>
+              <w:t xml:space="preserve">PDP'2003, 11th Euromicro Workshop on Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Gênes, Italy. pp.209―216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2003.1183590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789449v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Scheduling Strategies for Heterogeneous Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement En Régime Permanent Pour Plateformes Hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCIS XVII, Seventeenth International Symposium On Computer and Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Unknown, pp.18―22</w:t>
+              <w:t xml:space="preserve">GRID\'2002, Actes de L\'école Thématique Sur la Globalisation Des Ressources Informatiques Et Des Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Unknown, pp.325―334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789458v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Pour L'ordonnancement Distribué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling Strategies for Master-Slave Tasking on Heterogeneous Processor Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Banino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRID'2002, Actes de L'école Thématique Sur la Globalisation Des Ressources Informatiques Et Des Données</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PARA\'02: International Conference on Applied Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Espoo, Finland. pp.423―432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-48051-X_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789471v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Allocating Independent Tasks on Heterogeneous Fork-Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Static Scheduling Strategies for Heterogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCIS XVII, Seventeenth International Symposium On Computer and Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Unknown, pp.115―119</w:t>
+              <w:t xml:space="preserve">, 2002, Unknown, pp.18―22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789456v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Scheduling Strategies for Dense Linear Algebra Kernels on Heterogeneous Clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation Pour L'ordonnancement Distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Matrix Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Unknown</w:t>
+              <w:t xml:space="preserve">GRID'2002, Actes de L'école Thématique Sur la Globalisation Des Ressources Informatiques Et Des Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Unknown, pp.155―164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789454v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Task and Data Parallelism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Allocating Independent Tasks on Heterogeneous Fork-Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Matrix Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Unknown</w:t>
+              <w:t xml:space="preserve">ISCIS XVII, Seventeenth International Symposium On Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Unknown, pp.115―119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789459v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth-Centric Allocation of Independent Tasks on Heterogeneous Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Static Scheduling Strategies for Dense Linear Algebra Kernels on Heterogeneous Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2002</w:t>
+              <w:t xml:space="preserve">Parallel Matrix Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789457v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement En Régime Permanent Pour Plateformes Hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Mixed Task and Data Parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRID\'2002, Actes de L\'école Thématique Sur la Globalisation Des Ressources Informatiques Et Des Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Unknown, pp.325―334</w:t>
+              <w:t xml:space="preserve">Parallel Matrix Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789470v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Strategies for Master-Slave Tasking on Heterogeneous Processor Grids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Bandwidth-Centric Allocation of Independent Tasks on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARA\'02: International Conference on Applied Parallel Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00789455v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Matrix-Matrix Multiplication, or Partitioning a Square into Rectangles: NP-Completeness and Approximation Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The Master-Slave Paradigm with Heterogeneous Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMicro Workshop on Parallel and Distributed Computing (EuroMicro\'2001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.2001.905056⟩</w:t>
+              <w:t xml:space="preserve">Cluster\'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, pp.419―426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2003.1233712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789461v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Master-Slave Paradigm with Heterogeneous Processors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Master-Slave Tasking with Heterogeneous Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster\'2001</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2003.1233712⟩</w:t>
+              <w:t xml:space="preserve">2001 International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA\'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, pp.857―863, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2003.1213103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789460v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master-Slave Tasking with Heterogeneous Processors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Matrix-Matrix Multiplication, or Partitioning a Square into Rectangles: NP-Completeness and Approximation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA\'2001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2003.1213103⟩</w:t>
+              <w:t xml:space="preserve">EuroMicro Workshop on Parallel and Distributed Computing (EuroMicro\'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, pp.298―305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2001.905056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789462v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équilibrage de Charge Statique Pour la Décomposition LU Sur Une Plate-Forme Hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ième Rencontres Francophones Du Parallélisme Des Architectures Et Des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, La Villette</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for Scheduling Parameter Sweep Applications in Grid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fran Berman</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneous Computing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Cancun, Mexico. pp.349-363</w:t>
+              <w:t xml:space="preserve">Cluster'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Unknown, pp.403―404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748942v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Matrix Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudet</w:t>
+                <w:t xml:space="preserve">Heuristics for Scheduling Parameter Sweep Applications in Grid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Zagorodnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran Berman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Unknown, pp.403―404</w:t>
+              <w:t xml:space="preserve">Heterogeneous Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Cancun, Mexico. pp.349-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789464v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FogIoT Orchestrator: an Orchestration System for IoT Applications in Fog Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donassolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Grid’5000-FIT school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Sophia Antipolis, France. pp.1-3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing a Reproducible Article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Felber; Laurent Philippe; Etienne Riviere; Arnaud Tisserand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComPAS 2014 : conférence en parallélisme, architecture et systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11814,323 +11948,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une recherche reproductible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144142v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapman &amp; Hall, pp.337, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmique Parallèle ― Cours Et Exercices Corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.288, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12140,559 +12274,559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Better Simulation of MPI Applications on Ethernet/TCP Networks, chapter Performance Modeling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bédaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Markomanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephen A. Jarvis, Steven A. Wright, Simon D. Hammond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance Computing Systems. Performance Modeling, Benchmarking and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8551, Springer; Springer International Publishing, pp.158-181, 2014, LNCS 8551, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-10214-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing More Performance Data Than What Fits on Your Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cheptsov, Alexey and Brinkmann, Steffen and Gracia, José and Resch, Michael M. and Nagel, Wolfgang E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools for High Performance Computing 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.149-162, 2013, 978-3-642-37348-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37349-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of platform models on scheduling techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Platform Models on Scheduling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Robert and Frédéric Vivien. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert, Yves and Vivien, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Taylor and Francis, 2009</w:t>
+              <w:t xml:space="preserve">, Taylor and Francis publisher, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00344035v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Platform Models on Scheduling Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of platform models on scheduling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Robert, Yves and Vivien, Frédéric. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Robert and Frédéric Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Taylor and Francis publisher, 2009</w:t>
+              <w:t xml:space="preserve">, Taylor and Francis, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789465v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00344035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Data Allocation and Load Balancing Techniques for Heterogeneous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yuen, C. K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Scalable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, World Scientific Publishing, pp.1-37, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12702,388 +12836,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Dedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Desgeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Donsez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Performance and the Power Consumption of MPI Applications With SimGrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz C. Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulating High Performance Linpack on a Commodity Server at the Scale of a Supercomputer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Cornebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz C Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimGrid: a Sustained Effort for the Versatile Simulation of Large Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13131,51 +13265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13185,4825 +13319,4825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Genitrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the Working Group on Electronic Lab Notebooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe de travail sur les cahiers de laboratoires électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2021, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGEMM performance is data-dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Cornebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9310, Université Grenoble Alpes; Inria; CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Batch Scheduling to Workload Characteristics: What can we expect From Online Learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Zrigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Grenoble 1 UGA - Université Grenoble Alpe. 2018, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Simulation to Evaluate and Tune the Performance of Dynamic Load Balancing of an Over-decomposed Geophysics Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Keller Tesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe O A Navaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9031, INRIA Grenoble - Rhone-Alpes. 2017, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of a Dynamic Task-Based Runtime System for Heterogeneous Multi-Core Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8509, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Simulations of MPI Applications Using A Hybrid Network Model with Topology and Contention Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Markomanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8300, INRIA. 2013, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Analysis of Large Distributed Systems with Topology-based Visualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Visualizing More Performance Data Than What Fits on Your Screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8085, INRIA. 2012, pp.24</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8079, INRIA. 2012, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738321v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing More Performance Data Than What Fits on Your Screen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interactive Analysis of Large Distributed Systems with Topology-based Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8079, INRIA. 2012, pp.14</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8085, INRIA. 2012, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737651v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-level network models: have we reached the limits?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Scalable, Accurate, and Usable Simulations of Distributed Applications and Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bobelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Clauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Velho</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7821, INRIA. 2011, pp.24</w:t>
+                <w:t xml:space="preserve">Bruno Donassolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7761, INRIA. 2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646896v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00631141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scalable, Accurate, and Usable Simulations of Distributed Applications and Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bobelin</w:t>
+                <w:t xml:space="preserve">Flow-level network models: have we reached the limits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7761, INRIA. 2011, pp.36</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7821, INRIA. 2011, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00631141v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Flow Control in Multi-path Networks to Multiple Bag-of-tasks Application Scheduling on Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7745, INRIA. 2011, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00627532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Buccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization and Detection of Resource Usage Anomalies in Large Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7438, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00529569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Fully Decentralized Algorithm for Multiple Bag-of-tasks Application Scheduling on Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00279993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure efficiency?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Complexity of Multi-Round Divisible Load Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Drozdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lawenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6216, INRIA. 2007, pp.23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6096, INRIA. 2007, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00153720v2</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00123711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to measure efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIP RR-2007-08, INRIA, LIP. 2007</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6216, INRIA. 2007, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00130734v3</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00153720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Multi-Round Divisible Load Scheduling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcin Lawenda</w:t>
+                <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6096, INRIA. 2007, pp.23</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2007-08, INRIA, LIP. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00123711v2</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00130734v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application-Level Network Mapper</w:t>
+                <w:t xml:space="preserve">Minimizing the stretch when scheduling flows of divisible requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5792, INRIA. 2006</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6002, LIP RR-2006-19, INRIA, LIP. 2006, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071214v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108524v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the stretch when scheduling flows of divisible requests</w:t>
+                <w:t xml:space="preserve">Non-cooperative scheduling of multiple bag-of-task applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6002, LIP RR-2006-19, INRIA, LIP. 2006, pp.76</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5819, INRIA. 2006, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00108524v3</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cooperative scheduling of multiple bag-of-task applications</w:t>
+                <w:t xml:space="preserve">An Application-Level Network Mapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5819, INRIA. 2006, pp.31</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5792, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070206v2</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling multiple bags of tasks on heterogeneous master- worker platforms: centralized versus distributed solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5739, INRIA. 2005, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the stretch when scheduling flows of biological requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5724, INRIA. 2005, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact and limits of steady-state scheduling for mixed task and data parallelism on heterogeneous platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Independent and Divisible Task Scheduling on Heterogeneous Star-shaped Platforms with Limited Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5198, LIP RR-2004-20, INRIA, LIP. 2004, pp.44</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5196, LIP RR-2004-22, INRIA, LIP. 2004, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070794v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Complexity results and heuristics for pipelined multicast operations on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2004-11, 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5123, LIP RR-2004-07, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807279v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results and heuristics for pipelined multicast operations on heterogeneous platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact and limits of steady-state scheduling for mixed task and data parallelism on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5123, LIP RR-2004-07, INRIA, LIP. 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5198, LIP RR-2004-20, INRIA, LIP. 2004, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071460v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line scheduling of divisible requests on an heterogeneous collection of databanks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5386, LIP RR-2004-51, INRIA,LIP. 2004, pp.13</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2004-11, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070617v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Deployment for Hierarchical Network Enabled Server</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Off-line scheduling of divisible requests on an heterogeneous collection of databanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5146, LIP RR-2003-51, INRIA, LIP. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5386, LIP RR-2004-51, INRIA,LIP. 2004, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071437v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent and Divisible Task Scheduling on Heterogeneous Star-shaped Platforms with Limited Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Automatic Deployment for Hierarchical Network Enabled Server</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5196, LIP RR-2004-22, INRIA, LIP. 2004, pp.28</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5146, LIP RR-2003-51, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070796v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the steady-state throughput of Broadcasts on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Load-balancing iterative computations in heterogeneous clusters with shared communication links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4871, INRIA. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4800, LIP RR-2003-23, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00071712v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state scheduling of task graphs on heterogeneous computing platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operationson heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4870, LIP RR-2003-29, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">RR-4872, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00071713v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-balancing iterative computations in heterogeneous clusters with shared communication links</w:t>
+                <w:t xml:space="preserve">Optimizing the steady-state throughput of Broadcasts on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4800, LIP RR-2003-23, INRIA, LIP. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4871, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00071786v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operationson heterogeneous platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-state scheduling of task graphs on heterogeneous computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-4872, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4870, LIP RR-2003-29, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00071711v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Deployment for Hierarchical Network Enabled Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2003-51, LIP - ENS Lyon. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Divisible Loads on Star and Tree Networks: Results and Open Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4916, INRIA, LIP. 2003, pp.LIP RR-2003-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling strategies for master-slave tasking on heterogeneous processor grids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Scheduling strategies for mixed data and task parallelism on heterogeneous processor grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2002-12, 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] 2002-20, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807406v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial-time algorithm for allocating independent tasks on heterogeneous fork-graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Scheduling strategies for master-slave tasking on heterogeneous processor grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Banino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2002-7, 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] 2002-12, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807403v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static scheduling strategies for heterogeneous systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A polynomial-time algorithm for allocating independent tasks on heterogeneous fork-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2002-29, 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] 2002-7, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807404v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling strategies for mixed data and task parallelism on heterogeneous processor grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Static scheduling strategies for heterogeneous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2002-20, 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] 2002-29, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807405v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Allocation Strategies for Dense Linear Algebra on two-dimensional Grids with Heterogeneous Communication Links</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The Master-Slave Paradigm with Heterogeneous Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4165, LIP RR-2001-14, INRIA, LIP. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4156, LIP RR-2001-13, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072457v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandwidth-Centric Allocation of Independent Tasks on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4210, LIP RR-2001-25, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Master-Slave Paradigm with Heterogeneous Processors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Data Allocation Strategies for Dense Linear Algebra on two-dimensional Grids with Heterogeneous Communication Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4156, LIP RR-2001-13, INRIA, LIP. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4165, LIP RR-2001-14, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072467v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms: Redistribution Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2000-45, 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] 2000-24, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856640v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static LU Decomposition on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2000-44, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms: Redistribution Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2000-24, 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] 2000-45, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856642v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Simulation to Evaluate Scheduling Heuristics for a Class of Applications in Grid Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Zagorodnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18013,105 +18147,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling for Large Scale Distributed Computing Systems: Approaches and Performance Evaluation Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Université Grenoble Alpes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01247932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId359"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18258,51 +18392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leandro Nesi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141988v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023222v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael y de Camargo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02636987v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3097281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298021v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cogo Miletto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Velho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4600846" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keller Tesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616632v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Garcia Pinto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4472" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02057731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-016-0717-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723881" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DC0ECFD8809810F703FBFC83B0937AA677B0EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-012-0389-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM9NPQXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1885" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Carter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70747" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0078-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2005.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM9GDCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2004.1271181" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626403001252" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2003.1233712" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(03)00095-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C1FTCSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00134-X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKTL5N6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03608579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nesi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03280459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3472516" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943753v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02633985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02110868v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bruel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Quinito Masnada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651835" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096571v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C Heinrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2019.8891011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01842038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470399v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Heinrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353962v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPA.2016.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cronsioe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Moura Donassolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Geyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.34" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627754v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996029.1996037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1851476.1851565" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.80" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789437v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137442" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789438v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148109.1148124" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.301" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2004.1327931" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789445v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789450v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_79" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-82ZC9PZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789452v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_120" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1CDHTNJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183590" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213202" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789456v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48051-X_42" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6RBXH8BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789461v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905056" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Zagorodnov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Berman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789463v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789466v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37349-7_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446134v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654804v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926437v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391401v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966862v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738321v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279993v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153720v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123711v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Drozdowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lawenda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108524v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070206v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070293v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070794v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807279v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071460v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070617v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070796v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071712v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071786v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071711v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431490v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807403v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807404v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072457v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072412v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072467v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856640v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856641v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856642v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789476v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Berman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608220v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lakhal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Souab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02676591221083791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leandro Nesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141988v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023222v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael y de Camargo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02636987v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3097281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298021v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cogo Miletto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Velho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4600846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keller Tesser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616632v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Garcia Pinto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02057731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-016-0717-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723881" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3555" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DC0ECFD8809810F703FBFC83B0937AA677B0EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-012-0389-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM9NPQXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1885" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0078-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Carter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70747" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2005.05.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM9GDCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2004.1271181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626403001252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2003.1233712" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(03)00095-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C1FTCSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00134-X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKTL5N6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789433v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03608579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03280459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3472516" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02633985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762052" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02110868v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bruel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Quinito Masnada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651835" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096571v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C Heinrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2019.8891011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01842038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470399v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Heinrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353962v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPA.2016.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veyre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872482v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cronsioe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Moura Donassolo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Geyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.34" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627754v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996029.1996037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1851476.1851565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788878v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137442" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361031v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662790" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148109.1148124" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.301" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789445v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789448v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2004.1327931" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789449v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213202" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_79" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-82ZC9PZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_120" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1CDHTNJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789451v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2003.1183590" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48051-X_42" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6RBXH8BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789471v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789456v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789457v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789460v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789462v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2003.1213103" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905056" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789472v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789464v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789463v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748942v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Zagorodnov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Berman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859689v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789467v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842761v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37349-7_10" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789468v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401760v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391401v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738321v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646896v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627532v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529569v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279993v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123711v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Drozdowski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lawenda" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153720v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108524v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070206v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070279v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070293v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070796v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071460v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807279v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070617v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071437v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071786v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071711v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071712v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071713v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431490v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071663v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807405v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807406v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807403v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807404v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072467v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072412v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072457v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856642v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856641v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856640v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789476v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Berman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247932v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>