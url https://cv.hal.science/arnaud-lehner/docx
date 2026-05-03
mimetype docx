--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -638,429 +638,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic activation of survival and death pathways in Arabidopsis thaliana cultured cells by sorbitol-induced hyperosmotic stress</w:t>
+                <w:t xml:space="preserve">Two Carbohydrate-Based Natural Extracts Stimulate in vitro Pollen Germination and Pollen Tube Growth of Tomato Under Cold Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Zhao</w:t>
+                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+                <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tran</w:t>
+                <w:t xml:space="preserve">Sabine Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Monetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+                <w:t xml:space="preserve">Grégoire Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gügi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110844⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.552515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.552515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141163v1</w:t>
+                <w:t xml:space="preserve">hal-03369164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scope for postmating sexual selection in plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biphasic activation of survival and death pathways in Arabidopsis thaliana cultured cells by sorbitol-induced hyperosmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Janicke</w:t>
+                <w:t xml:space="preserve">Tingting Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Monetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.02.013⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.110844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190294v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Carbohydrate-Based Natural Extracts Stimulate in vitro Pollen Germination and Pollen Tube Growth of Tomato Under Cold Temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Tourneur</w:t>
+                <w:t xml:space="preserve">The scope for postmating sexual selection in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Prudent</w:t>
+                <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gügi</w:t>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.552515. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.556-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.552515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369164v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exogenous application of At PGLR, an endo -polygalacturonase, triggers pollen tube burst and repair</w:t>
               </w:r>
@@ -1314,51 +1314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical screen identifies two novel small compounds that alter Arabidopsis thaliana pollen tube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol induces cytosolic calcium variations, membrane depolarization and ethylene production in arabidopsis and tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrakib Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,161 +4209,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Ca2+ stores could participate to abscisic acid-induced depolarization and stomatal closure in Arabidopsis thaliana.</w:t>
+                <w:t xml:space="preserve">Two different signaling pathways for thaxtomin A-induced cell death in Arabidopsis and tobacco BY2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vidal</w:t>
+                <w:t xml:space="preserve">Mohamed Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bohrer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tran</w:t>
+                <w:t xml:space="preserve">Rafik Errakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.830-5. </w:t>
+              <w:t xml:space="preserve">, 2009, pp.142-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.4.9.9396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.4.2.7719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805106v1</w:t>
+                <w:t xml:space="preserve">hal-01805104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiccation tolerance in the vegetative tissues of the fern Mohria caffrorum is seasonally regulated</w:t>
               </w:r>
@@ -4460,161 +4460,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two different signaling pathways for thaxtomin A-induced cell death in Arabidopsis and tobacco BY2.</w:t>
+                <w:t xml:space="preserve">Intracellular Ca2+ stores could participate to abscisic acid-induced depolarization and stomatal closure in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.142-4. </w:t>
+              <w:t xml:space="preserve">, 2009, pp.830-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.4.2.7719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.4.9.9396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805104v1</w:t>
+                <w:t xml:space="preserve">hal-01805106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An early Ca2+ influx is a prerequisite to thaxtomin A-induced cell death in Arabidopsis thaliana cells</w:t>
               </w:r>
@@ -4880,90 +4880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion channel activity is necessary to induce ethylene synthesis and programmed cell death in response to oxalic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Errakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5008,295 +5008,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic and signalling roles of oxalic acid. oxalic acid: natural born killer or natural born protector?</w:t>
+                <w:t xml:space="preserve">Protection mechanisms in the resurrection plant Xerophyta viscosa : cloning, expression, characterisation and role of XvINO1 , a gene coding for a myo -inositol 1-phosphate synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Madiona</w:t>
+                <w:t xml:space="preserve">Denis Chopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Barakate</w:t>
+                <w:t xml:space="preserve">Shaun Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagadevan Mundree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.3.9.6634⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP07142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805081v1</w:t>
+                <w:t xml:space="preserve">hal-01838199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection mechanisms in the resurrection plant Xerophyta viscosa : cloning, expression, characterisation and role of XvINO1 , a gene coding for a myo -inositol 1-phosphate synthase</w:t>
+                <w:t xml:space="preserve">Toxic and signalling roles of oxalic acid. oxalic acid: natural born killer or natural born protector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shaun Peters</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Errakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Keller</w:t>
+                <w:t xml:space="preserve">Karine Madiona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagadevan Mundree</w:t>
+                <w:t xml:space="preserve">Mustapha Barakate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 (1), </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (11), pp.3121-3129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP07142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.3.9.6634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838199v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in wheat seed germination ability, soluble carbohydrate and antioxidant enzyme activities in the embryo during the desiccation phase of maturation</w:t>
               </w:r>
@@ -5830,165 +5830,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles and functions of the pectic polymer Rhamnogalacturonan II in plant cell elongation</w:t>
+                <w:t xml:space="preserve">Composition, remodelage et imagerie des parois au cours de la croissance cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du centre SEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, centre SEVE, Nov 2024, Orford (Quebec), Canada</w:t>
+              <w:t xml:space="preserve">Colloque ANR NEMATIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800685v1</w:t>
+                <w:t xml:space="preserve">hal-04600950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, remodelage et imagerie des parois au cours de la croissance cellulaire</w:t>
+                <w:t xml:space="preserve">Roles and functions of the pectic polymer Rhamnogalacturonan II in plant cell elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR NEMATIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du centre SEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, centre SEVE, Nov 2024, Orford (Quebec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600950v1</w:t>
+                <w:t xml:space="preserve">hal-04800685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic imaging of cell wall polysaccharides by metabolic click-mediated labeling of pectins in living elongating cells</w:t>
               </w:r>
@@ -6093,208 +6093,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D THz microscopy of biological materials at atomic scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nachbaur</w:t>
+                <w:t xml:space="preserve">Glycosyltransferase inhibitor engineering and its uses to study plant cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third NANOinBIO conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">2èmes journées du GDR chemobiologie et 34ème journées Chimie-Biologie-Santé: la chimie à la rencontre de la biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707074v1</w:t>
+                <w:t xml:space="preserve">hal-03713838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie dynamique de polysaccharides pariétaux par une technique de marquage métabolique sur des cellules vivantes et en cours de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréli Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fourmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,182 +6313,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyltransferase inhibitor engineering and its uses to study plant cell growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+                <w:t xml:space="preserve">4D THz microscopy of biological materials at atomic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées du GDR chemobiologie et 34ème journées Chimie-Biologie-Santé: la chimie à la rencontre de la biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The third NANOinBIO conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713838v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle des plantes</w:t>
               </w:r>
@@ -6606,747 +6606,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Arabidopsis pollen tube adhesion matrix using an enzymatic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Chemical Screen of natural small molecules identified a steroidal alkaloid, Holaphyllamine, able to induce defense responses in Arabidopsis thaliana and increase resistance against Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrakib Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Plant Bioprotech, 1st International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078892v1</w:t>
+                <w:t xml:space="preserve">hal-02076531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Screen of natural small molecules identified a steroidal alkaloid, Holaphyllamine, able to induce defense responses in Arabidopsis thaliana and increase resistance against Pseudomonas syringae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Characterization of Arabidopsis pollen tube adhesion matrix using an enzymatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïté Vicré</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioprotech, 1st International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">11ème Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076531v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning on the light: using click chemistry to probe polysaccharide delivery, assembly, and dynamics in plant cell walls</w:t>
+                <w:t xml:space="preserve">UDP-Uronic acid transporters are important providing galacturonic acid and arabinose, but not xylose, into the cell wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Anderson</w:t>
+                <w:t xml:space="preserve">Suzanna Saez-Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rautengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mcclosky</w:t>
+                <w:t xml:space="preserve">D Sanhueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chuanmei Zhu</w:t>
+                <w:t xml:space="preserve">T Ejsmentewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841148v1</w:t>
+                <w:t xml:space="preserve">hal-01841170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined experimental and computational approaches reveal distinct pH-controlled inhibiting capacities of Arabidopsis pectin methylesterase inhibitors (PMEIs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Hocq</w:t>
+                <w:t xml:space="preserve">Turning on the light: using click chemistry to probe polysaccharide delivery, assembly, and dynamics in plant cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien F. Senechal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Domon</w:t>
+                <w:t xml:space="preserve">Daniel Mcclosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanmei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841152v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDP-Uronic acid transporters are important providing galacturonic acid and arabinose, but not xylose, into the cell wall</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Sanhueza</w:t>
+                <w:t xml:space="preserve">Combined experimental and computational approaches reveal distinct pH-controlled inhibiting capacities of Arabidopsis pectin methylesterase inhibitors (PMEIs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Hocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Ejsmentewicz</w:t>
+                <w:t xml:space="preserve">Fabien F. Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841170v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in embryo soluble carbohydrates and antioxydant system during ageing of wheat (Triticum aestivum L.) grains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin C and cell wall metabolisms in tomato: GDP-D-mannose epimerase (GME) a key actor of these interrelated pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Corbineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Longevity Workshop of the International Society for Seed Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Wernigerode, Germany</w:t>
+              <w:t xml:space="preserve">The 12th Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841140v1</w:t>
+                <w:t xml:space="preserve">hal-02739180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solanaceae pollen tubes and vegetative organs have structurally divergent cell wall xyloglucan</w:t>
               </w:r>
@@ -7451,293 +7481,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin C and cell wall metabolisms in tomato: GDP-D-mannose epimerase (GME) a key actor of these interrelated pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in embryo soluble carbohydrates and antioxydant system during ageing of wheat (Triticum aestivum L.) grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gilbert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Seed Longevity Workshop of the International Society for Seed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Wernigerode, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739180v1</w:t>
+                <w:t xml:space="preserve">hal-01841140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of pectin methylesterase during imbibition and germination of Arabidopsis pollen grain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fucosyltransferase inhibitor: a tool to study plant cell wall biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Worth Spreading, Mock Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841122v1</w:t>
+                <w:t xml:space="preserve">hal-02109112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin methylesterases, calcium and cell wall remodeling during pollen grain germination in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7792,178 +7788,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fucosyltransferase inhibitor: a tool to study plant cell wall biosynthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Involvement of pectin methylesterase during imbibition and germination of Arabidopsis pollen grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Research Worth Spreading, Mock Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109112v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis and remodelling of pollen tube cell wall</w:t>
               </w:r>
@@ -8320,51 +8320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage et évaluation de nouveaux éliciteurs naturels dans l’induction des mécanismes de défenses chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrakib Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Plancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8676,402 +8676,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matrice extracellulaire végétale: propriétés fonctionnelles en lien avec les stress biotique et abiotique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana pollen tube cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bernard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème congrès de l'AUF-BIOVEG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">The Annual Plant Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848796v1</w:t>
+                <w:t xml:space="preserve">hal-01841117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual reproduction in plants: role of the cell wall in adhesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La matrice extracellulaire végétale: propriétés fonctionnelles en lien avec les stress biotique et abiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Cannesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bardor</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée GRR VATA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">XIIème congrès de l'AUF-BIOVEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377457v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana pollen tube cell wall</w:t>
+                <w:t xml:space="preserve">Sexual reproduction in plants: role of the cell wall in adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Soret-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bardor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annual Plant Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2ème Journée GRR VATA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841117v1</w:t>
+                <w:t xml:space="preserve">hal-03377457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pollen tube cell wall: a microscopic and biochemical characterization</w:t>
               </w:r>
@@ -9422,523 +9422,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaxtomin A-induced defense responses in Arabidopsis thaliana cells require an early Ca2+ influx</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Anion channel activity is necessary to induce ethylene synthesis and programmed cell death in response to oxalic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Errakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Reboutier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Plant Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848730v1</w:t>
+                <w:t xml:space="preserve">hal-01848723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’acide oxalique, facteur de pathogénie de différents champignons nécrotrophes dans l’induction de réponses de défense chez Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Thaxtomin A-induced defense responses in Arabidopsis thaliana cells require an early Ca2+ influx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Errakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bouteau</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reboutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd édition du congrès national amélioration de la production agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Setta, Maroc</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Plant Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848707v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid-induced anion currents activation mediated by ADP-ribose/ryanodine receptor (RyR) in Arabidopsis thaliana suspensions cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Madiona</w:t>
+                <w:t xml:space="preserve">Rôle de l’acide oxalique, facteur de pathogénie de différents champignons nécrotrophes dans l’induction de réponses de défense chez Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Errakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Briand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moustapha Barakate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Plant Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">2nd édition du congrès national amélioration de la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Setta, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848716v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion channel activity is necessary to induce ethylene synthesis and programmed cell death in response to oxalic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Errakhi</w:t>
+                <w:t xml:space="preserve">Abscisic acid-induced anion currents activation mediated by ADP-ribose/ryanodine receptor (RyR) in Arabidopsis thaliana suspensions cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Madiona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Plant Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848723v1</w:t>
+                <w:t xml:space="preserve">hal-01848716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiccation is switched on and off in the fern Mohria caffrorum</w:t>
               </w:r>
@@ -10343,652 +10343,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of glycans metabolic engineering for studying plant cell wall biosynthesis and functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the dynamics of cell wall polysaccharides by metabolic click-mediated labeling of pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fourmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb21, The 21st European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153760v1</w:t>
+                <w:t xml:space="preserve">hal-04153829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the dynamics of cell wall polysaccharides by metabolic click-mediated labeling of pectins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of glycans metabolic engineering for studying plant cell wall biosynthesis and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Eurocarb21, The 21st European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153829v1</w:t>
+                <w:t xml:space="preserve">hal-04153760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycans metabolic engineering, a tool for the study of the cell wall glycosylation of living plants. Rencontre de Chimie Organique Biologique</w:t>
+                <w:t xml:space="preserve">Glycosyltransferase inhibitor engineering and its uses to study plant cell growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de Chimie Organique Biologique RECOB 18eme édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Branville, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623261v1</w:t>
+                <w:t xml:space="preserve">hal-03714242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyltransferase inhibitor engineering and its uses to study plant cell growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+                <w:t xml:space="preserve">Use of metabolic-click labelling sugars to visualize the dynamic of cell wall polysaccharides in living tip-polarized growing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fourmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Branville, France. </w:t>
+              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714242v1</w:t>
+                <w:t xml:space="preserve">hal-03714236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metabolic-click labelling sugars to visualize the dynamic of cell wall polysaccharides in living tip-polarized growing cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycans metabolic engineering, a tool for the study of the cell wall glycosylation of living plants. Rencontre de Chimie Organique Biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fourmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
+              <w:t xml:space="preserve">Rencontre de Chimie Organique Biologique RECOB 18eme édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714236v1</w:t>
+                <w:t xml:space="preserve">hal-03623261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and functional characterization of AtPGLR an endoPG expressed in roots</w:t>
               </w:r>
@@ -11112,64 +11112,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the links between ROS, Ca and cell wall remodeling during Arabidopsis thaliana pollen tube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dehors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gügi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11237,51 +11237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the links between ROS, Ca 2+ and cell wall remodeling during Arabidopsis thaliana pollen tube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dehors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gügi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Mareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11343,557 +11343,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Screen of Natural Small Molecules Identified a steroidal alkaloid, Holaphyllamine, Able to Induce Defense Responses in Arabidopsis thaliana and Increase Resistance against Pseudomonas syringae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Cell wall Changes induced by ROS and ethylene in sunflower seed dormancy alleviation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gügi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fondation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">11ème Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832880v1</w:t>
+                <w:t xml:space="preserve">hal-01832924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the links between ROS, Ca 2+ and cell wall remodeling during Arabidopsis thaliana pollen tube growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis pollen tube growth and adhesion using an enzymatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Mareck</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine A. Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée de la SFR Normandie Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832907v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis pollen tube growth and adhesion using an enzymatic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Chemical Screen of Natural Small Molecules Identified a steroidal alkaloid, Holaphyllamine, Able to Induce Defense Responses in Arabidopsis thaliana and Increase Resistance against Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrakib Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de la SFR Normandie Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">12th European Fondation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075265v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall Changes induced by ROS and ethylene in sunflower seed dormancy alleviation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Deciphering the links between ROS, Ca 2+ and cell wall remodeling during Arabidopsis thaliana pollen tube growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gügi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Mareck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">1ère journée de la SFR Normandie Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832924v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis pollen tube growth and adhesion: Dissecting the pectin structure using an enzymatic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12026,51 +12026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du GRR-IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Mont-Saint-Aignan, France</w:t>
@@ -12093,527 +12093,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cell wall pectic polymer rhamnogalacturonan-II is required for proper pollen tube elongation: implication of a putative sialyltransferase-like protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Voxeur</w:t>
+                <w:t xml:space="preserve">Decrease in PME48 activity leads to abnormal pollen germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Guenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Sexual Plant Reproduction, ICSPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113310v1</w:t>
+                <w:t xml:space="preserve">hal-02081453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small molecules interfere with the tip-polarized growth of Arabidopsis and tomato pollen tubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Small molecules interfere with the tip-polarized growth of Arabidopsis and tomato pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Sexual Plant Reproduction, ICSPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081482v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in PME48 activity leads to abnormal pollen germination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie S. Guenin</w:t>
+                <w:t xml:space="preserve">Small molecules interfere with the tip-polarized growth of Arabidopsis and tomato pollen tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Sexual Plant Reproduction, ICSPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081453v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small molecules interfere with the tip-polarized growth of Arabidopsis and tomato pollen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rault</w:t>
+                <w:t xml:space="preserve">The cell wall pectic polymer rhamnogalacturonan-II is required for proper pollen tube elongation: implication of a putative sialyltransferase-like protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Sexual Plant Reproduction, ICSPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081442v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell wall of tobacco and tomato pollen tubes contains fucosylated xyloglucan not found in somatic cells</w:t>
               </w:r>
@@ -12884,51 +12884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Guenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13210,51 +13210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model depicting the role of PME during dehydration and germination of pollen grain</w:t>
+                <w:t xml:space="preserve">Involvement of Pectin methylesterases in Arabidopsis pollen imbibitions and germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
@@ -13289,293 +13289,293 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Grands Réseaux de Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rouen, France</w:t>
+              <w:t xml:space="preserve">1ere journée de l’Institut de Recherche et d’Innovation Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082495v1</w:t>
+                <w:t xml:space="preserve">hal-02082428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fleur à la graine : Le fabuleux destin du pollen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new model depicting the role of PME during dehydration and germination of pollen grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème édition de la fête de la science</w:t>
+              <w:t xml:space="preserve">Colloque Grands Réseaux de Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848674v1</w:t>
+                <w:t xml:space="preserve">hal-02082495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Pectin methylesterases in Arabidopsis pollen imbibitions and germination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la fleur à la graine : Le fabuleux destin du pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere journée de l’Institut de Recherche et d’Innovation Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t>
+              <w:t xml:space="preserve">21ème édition de la fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082428v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pollen tube xyloglucan from tobacco and tomato (Solanaceae)</w:t>
               </w:r>
@@ -13837,51 +13837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14055,527 +14055,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin methylesterases and Arabidopsis pollen tube growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pollen tube cell wall: a microscopic and biochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Azeddine A. Driouich</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPB-CSPP Annual Plant Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081260v1</w:t>
+                <w:t xml:space="preserve">hal-02127172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pollen tube cell wall: a microscopic and biochemical characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pectin methylesterases and Arabidopsis pollen tube growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Païola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine A. Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ASPB-CSPP Annual Plant Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127172v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular matrix characterization of in vitro grown Arabidopsis thaliana pollen tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roll Ngouala Finassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bardor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVième Journée IFRMP 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517799v1</w:t>
+                <w:t xml:space="preserve">hal-02511315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular matrix characterization of in vitro grown Arabidopsis thaliana pollen tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roll Ngouala Finassi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bardor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">XVième Journée IFRMP 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511315v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fleur à la graine : Le fabuleux destin du pollen</w:t>
               </w:r>
@@ -14587,51 +14587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition de la fête de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14866,135 +14866,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité catalase : un moyen d’apprécier l’aptitude à la conservation des semences de blé</w:t>
+                <w:t xml:space="preserve">Oligosaccharide metabolism in wheat embryo as possible indicator of sprouting susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Corbineau</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès du GETIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Seeds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715543v1</w:t>
+                <w:t xml:space="preserve">hal-03715553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneur en sucres solubles : mise en évidence d’un début de germination sur pied pendant la culture</w:t>
               </w:r>
@@ -15069,122 +15056,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligosaccharide metabolism in wheat embryo as possible indicator of sprouting susceptibility</w:t>
+                <w:t xml:space="preserve">Activité catalase : un moyen d’apprécier l’aptitude à la conservation des semences de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Seeds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">25ème congrès du GETIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715553v1</w:t>
+                <w:t xml:space="preserve">hal-03715543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation de la composition et des propriétés thermodynamiques des lipides de réserve des semences de tournesol au cours de leur développement</w:t>
               </w:r>
@@ -15580,51 +15580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16491,51 +16491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hays" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf088/8114411" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03962238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.07.077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03583908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fourmois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Monetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.02.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03369164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdousse Laggoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tourneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prudent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.552515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14753" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dehors" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Mareck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00441" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1743-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01874039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6030040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01804208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kadono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Temple" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Sanhueza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Ejsmentewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin M&#252;ller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mong&#233;lard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01790" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Remy-Jouet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2755-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malassis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cataye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Lerouge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohnyui Ndinyanka Fabrice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250928" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1503" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1026023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Pelloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-014-9919-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2010107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158881" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Vicre-Gibouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Soret-Morvan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.10.13040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.9.9396" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiswedel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03673.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Errakhi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.2.7719" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffik Errakhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meimoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern267" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mamadou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHTBQJNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rona" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern166" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805081v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Barakate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.9.6634" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chopera" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Peters" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagadevan Mundree" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07142" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Flechel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.07.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNC4SDBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcj053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05362537v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04800685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04600950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694199v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;li Baron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03713838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03121496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Anderson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcclosky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanmei Zhu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Saez-Aguayo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sanhueza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ejsmentewicz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pelloux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841130v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848796v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03377457v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841117v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511193v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll N&#8217;gouala Finassi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Chaa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848730v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848707v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Barakate" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Briand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stowell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848786v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848785v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04153760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04153829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03623261v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714242v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714236v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075284v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mareck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832877v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832907v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832924v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081482v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081453v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081442v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115300v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guenin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082459v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082495v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848674v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mollet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082428v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125662v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grare" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081260v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pa&#239;ola" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127172v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517799v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511315v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll Ngouala Finassi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833372v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833362v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715563v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corbineau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715543v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715548v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715553v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715535v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715529v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03507853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00553" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04800700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cruz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Stowell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2007.04.008" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hays" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf088/8114411" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03962238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.07.077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03583908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fourmois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03369164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdousse Laggoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tourneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prudent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.552515" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Monetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14753" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dehors" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Mareck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00441" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1743-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01874039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6030040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01804208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kadono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Temple" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Sanhueza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Ejsmentewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin M&#252;ller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mong&#233;lard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01790" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Remy-Jouet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2755-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malassis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cataye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Lerouge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohnyui Ndinyanka Fabrice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250928" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1503" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1026023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Pelloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-014-9919-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2010107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158881" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Vicre-Gibouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Soret-Morvan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.10.13040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805104v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Errakhi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.2.7719" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiswedel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03673.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.9.9396" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffik Errakhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meimoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern267" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mamadou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHTBQJNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rona" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern166" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chopera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Peters" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagadevan Mundree" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07142" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Barakate" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.9.6634" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Flechel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.07.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNC4SDBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcj053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05362537v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04600950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04800685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03713838v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;li Baron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03121496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Saez-Aguayo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sanhueza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ejsmentewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Anderson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcclosky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanmei Zhu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109112v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841130v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pelloux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03377457v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511193v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll N&#8217;gouala Finassi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Chaa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848723v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Briand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Barakate" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848716v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stowell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848786v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848785v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04153829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04153760v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03623261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075284v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mareck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832877v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832924v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832880v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081453v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081442v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081482v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113310v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115300v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guenin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082459v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848674v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mollet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125662v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grare" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081260v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pa&#239;ola" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll Ngouala Finassi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517799v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833372v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833362v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715563v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corbineau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715553v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715548v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715543v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715535v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715529v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03507853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00553" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04800700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cruz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Stowell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2007.04.008" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>