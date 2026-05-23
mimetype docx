--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -638,429 +638,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Carbohydrate-Based Natural Extracts Stimulate in vitro Pollen Germination and Pollen Tube Growth of Tomato Under Cold Temperatures</w:t>
+                <w:t xml:space="preserve">Biphasic activation of survival and death pathways in Arabidopsis thaliana cultured cells by sorbitol-induced hyperosmotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
+                <w:t xml:space="preserve">Tingting Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nusrat Ali</w:t>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Tourneur</w:t>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Prudent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gügi</w:t>
+                <w:t xml:space="preserve">Emanuela Monetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.552515⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.110844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369164v1</w:t>
+                <w:t xml:space="preserve">hal-03141163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic activation of survival and death pathways in Arabidopsis thaliana cultured cells by sorbitol-induced hyperosmotic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The scope for postmating sexual selection in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Zhao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Monetti</w:t>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110844⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.556-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141163v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scope for postmating sexual selection in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
+                <w:t xml:space="preserve">Two Carbohydrate-Based Natural Extracts Stimulate in vitro Pollen Germination and Pollen Tube Growth of Tomato Under Cold Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nusrat Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice David</w:t>
+                <w:t xml:space="preserve">Grégoire Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Janicke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+                <w:t xml:space="preserve">Bruno Gügi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (6), pp.556-567. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.552515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.552515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190294v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exogenous application of At PGLR, an endo -polygalacturonase, triggers pollen tube burst and repair</w:t>
               </w:r>
@@ -1314,51 +1314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical screen identifies two novel small compounds that alter Arabidopsis thaliana pollen tube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol induces cytosolic calcium variations, membrane depolarization and ethylene production in arabidopsis and tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrakib Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two different signaling pathways for thaxtomin A-induced cell death in Arabidopsis and tobacco BY2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.830-5. </w:t>
@@ -5658,1130 +5658,1074 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycans metabolic engineering for studying plant cell wall biosynthesis and functions</w:t>
+                <w:t xml:space="preserve">Chemobiology, a tool box for studying plant cell wall pectic polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées du GDR chémobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Spring Seminar, Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pennsylvania State University, Apr 2026, State College (Pennsylvanie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104653v1</w:t>
+                <w:t xml:space="preserve">hal-05615289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marquage métabolique : un outil pour l'étude de la biosynthèse et de la dynamique des polysaccharides pariétaux</w:t>
+                <w:t xml:space="preserve">Glycans metabolic engineering for studying plant cell wall biosynthesis and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme journées Scientifiques et Techniques du réseau des Microscopistes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">5ème journées du GDR chémobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362537v1</w:t>
+                <w:t xml:space="preserve">hal-05104653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, remodelage et imagerie des parois au cours de la croissance cellulaire</w:t>
+                <w:t xml:space="preserve">Le marquage métabolique : un outil pour l'étude de la biosynthèse et de la dynamique des polysaccharides pariétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR NEMATIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">14eme journées Scientifiques et Techniques du réseau des Microscopistes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600950v1</w:t>
+                <w:t xml:space="preserve">hal-05362537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles and functions of the pectic polymer Rhamnogalacturonan II in plant cell elongation</w:t>
+                <w:t xml:space="preserve">Composition, remodelage et imagerie des parois au cours de la croissance cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du centre SEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, centre SEVE, Nov 2024, Orford (Quebec), Canada</w:t>
+              <w:t xml:space="preserve">Colloque ANR NEMATIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800685v1</w:t>
+                <w:t xml:space="preserve">hal-04600950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic imaging of cell wall polysaccharides by metabolic click-mediated labeling of pectins in living elongating cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roles and functions of the pectic polymer Rhamnogalacturonan II in plant cell elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVI Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Journées du centre SEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, centre SEVE, Nov 2024, Orford (Quebec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137384v1</w:t>
+                <w:t xml:space="preserve">hal-04800685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyltransferase inhibitor engineering and its uses to study plant cell growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+                <w:t xml:space="preserve">Dynamic imaging of cell wall polysaccharides by metabolic click-mediated labeling of pectins in living elongating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fourmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées du GDR chemobiologie et 34ème journées Chimie-Biologie-Santé: la chimie à la rencontre de la biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The XVI Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713838v1</w:t>
+                <w:t xml:space="preserve">hal-04137384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie dynamique de polysaccharides pariétaux par une technique de marquage métabolique sur des cellules vivantes et en cours de croissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+                <w:t xml:space="preserve">Glycosyltransferase inhibitor engineering and its uses to study plant cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">2èmes journées du GDR chemobiologie et 34ème journées Chimie-Biologie-Santé: la chimie à la rencontre de la biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694199v1</w:t>
+                <w:t xml:space="preserve">hal-03713838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D THz microscopy of biological materials at atomic scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie dynamique de polysaccharides pariétaux par une technique de marquage métabolique sur des cellules vivantes et en cours de croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nachbaur</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréli Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fourmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third NANOinBIO conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707074v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrôle des plantes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">4D THz microscopy of biological materials at atomic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres normandes de la bioéconomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">The third NANOinBIO conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121496v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux biostimulants : intérêt du criblage de marqueurs biologiques chez les plantes</w:t>
+                <w:t xml:space="preserve">Biocontrôle des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontre de la chimie biosourcée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Rencontres normandes de la bioéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468837v1</w:t>
+                <w:t xml:space="preserve">hal-03121496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Screen of natural small molecules identified a steroidal alkaloid, Holaphyllamine, able to induce defense responses in Arabidopsis thaliana and increase resistance against Pseudomonas syringae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux biostimulants : intérêt du criblage de marqueurs biologiques chez les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioprotech, 1st International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">4ème rencontre de la chimie biosourcée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076531v1</w:t>
+                <w:t xml:space="preserve">hal-02468837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Arabidopsis pollen tube adhesion matrix using an enzymatic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,350 +6770,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDP-Uronic acid transporters are important providing galacturonic acid and arabinose, but not xylose, into the cell wall</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Ejsmentewicz</w:t>
+                <w:t xml:space="preserve">Chemical Screen of natural small molecules identified a steroidal alkaloid, Holaphyllamine, able to induce defense responses in Arabidopsis thaliana and increase resistance against Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrakib Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Plant Bioprotech, 1st International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841170v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning on the light: using click chemistry to probe polysaccharide delivery, assembly, and dynamics in plant cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mcclosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanmei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined experimental and computational approaches reveal distinct pH-controlled inhibiting capacities of Arabidopsis pectin methylesterase inhibitors (PMEIs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Hocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7201,198 +7145,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin C and cell wall metabolisms in tomato: GDP-D-mannose epimerase (GME) a key actor of these interrelated pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monier</w:t>
+                <w:t xml:space="preserve">UDP-Uronic acid transporters are important providing galacturonic acid and arabinose, but not xylose, into the cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Saez-Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rautengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sanhueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ejsmentewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739180v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solanaceae pollen tubes and vegetative organs have structurally divergent cell wall xyloglucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7451,2139 +7395,2139 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Signaling and Behavior (PSB, 3, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in embryo soluble carbohydrates and antioxydant system during ageing of wheat (Triticum aestivum L.) grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Longevity Workshop of the International Society for Seed Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Wernigerode, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fucosyltransferase inhibitor: a tool to study plant cell wall biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin C and cell wall metabolisms in tomato: GDP-D-mannose epimerase (GME) a key actor of these interrelated pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">The 12th Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109112v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin methylesterases, calcium and cell wall remodeling during pollen grain germination in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Leroux</w:t>
+                <w:t xml:space="preserve">Fucosyltransferase inhibitor: a tool to study plant cell wall biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Signalling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841130v1</w:t>
+                <w:t xml:space="preserve">hal-02109112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of pectin methylesterase during imbibition and germination of Arabidopsis pollen grain</w:t>
+                <w:t xml:space="preserve">Pectin methylesterases, calcium and cell wall remodeling during pollen grain germination in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Worth Spreading, Mock Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Plant Cell Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841122v1</w:t>
+                <w:t xml:space="preserve">hal-01841130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and remodelling of pollen tube cell wall</w:t>
+                <w:t xml:space="preserve">Involvement of pectin methylesterase during imbibition and germination of Arabidopsis pollen grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Scientifiques : Université Cadi Ayyad – Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marakech, Morocco</w:t>
+              <w:t xml:space="preserve">Research Worth Spreading, Mock Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841125v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fucosyltransferase inhibitor: a tool to study plant cell wall biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosynthesis and remodelling of pollen tube cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine A. Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ième Congrès du Réseau Français des parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t>
+              <w:t xml:space="preserve">1ères Journées Scientifiques : Université Cadi Ayyad – Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076852v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of pectin methyltransferases in Arabidopsis pollen imbibition and germination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Leroux</w:t>
+                <w:t xml:space="preserve">Fucosyltransferase inhibitor: a tool to study plant cell wall biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">10ième Congrès du Réseau Français des parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109091v1</w:t>
+                <w:t xml:space="preserve">hal-02076852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage et évaluation de nouveaux éliciteurs naturels dans l’induction des mécanismes de défenses chez Arabidopsis thaliana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Involvement of pectin methyltransferases in Arabidopsis pollen imbibition and germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Scientifique du GRR VASI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119098v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of pollen tube xyloglucan of Nicotiana tabacum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+                <w:t xml:space="preserve">Criblage et évaluation de nouveaux éliciteurs naturels dans l’induction des mécanismes de défenses chez Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrakib Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Plancot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Scientifique du GRR VASI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121366v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection des plantes : criblage de molécules naturelles capables d’induire les défenses des plantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrakib Zahid</w:t>
+                <w:t xml:space="preserve">Structural characterization of pollen tube xyloglucan of Nicotiana tabacum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GRR VATA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121316v1</w:t>
+                <w:t xml:space="preserve">hal-02121366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana pollen tube cell wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+                <w:t xml:space="preserve">Bioprotection des plantes : criblage de molécules naturelles capables d’induire les défenses des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrakib Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annual Plant Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journée GRR VATA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841117v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matrice extracellulaire végétale: propriétés fonctionnelles en lien avec les stress biotique et abiotique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana pollen tube cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bernard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème congrès de l'AUF-BIOVEG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">The Annual Plant Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848796v1</w:t>
+                <w:t xml:space="preserve">hal-01841117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual reproduction in plants: role of the cell wall in adhesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La matrice extracellulaire végétale: propriétés fonctionnelles en lien avec les stress biotique et abiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Cannesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bardor</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée GRR VATA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">XIIème congrès de l'AUF-BIOVEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377457v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pollen tube cell wall: a microscopic and biochemical characterization</w:t>
+                <w:t xml:space="preserve">Sexual reproduction in plants: role of the cell wall in adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Soret-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t>
+              <w:t xml:space="preserve">2ème Journée GRR VATA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121509v1</w:t>
+                <w:t xml:space="preserve">hal-03377457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular matrix characterization of in vitro grown Arabidopsis thaliana pollen tubes</w:t>
+                <w:t xml:space="preserve">The pollen tube cell wall: a microscopic and biochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511193v1</w:t>
+                <w:t xml:space="preserve">hal-02121509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant cell wall polymers: from basic to applied research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular matrix characterization of in vitro grown Arabidopsis thaliana pollen tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahouari Chaa</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roll N’gouala Finassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minisymposium retirement EM Lord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Riverside, United States</w:t>
+              <w:t xml:space="preserve">Colloque national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505355v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion channel activity is necessary to induce ethylene synthesis and programmed cell death in response to oxalic acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+                <w:t xml:space="preserve">Plant cell wall polymers: from basic to applied research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Chaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Briand</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Plant Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Minisymposium retirement EM Lord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Riverside, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848723v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaxtomin A-induced defense responses in Arabidopsis thaliana cells require an early Ca2+ influx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Errakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9642,194 +9586,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Plant Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’acide oxalique, facteur de pathogénie de différents champignons nécrotrophes dans l’induction de réponses de défense chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Errakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Barakate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd édition du congrès national amélioration de la production agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Setta, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abscisic acid-induced anion currents activation mediated by ADP-ribose/ryanodine receptor (RyR) in Arabidopsis thaliana suspensions cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9851,415 +9795,540 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Plant Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation is switched on and off in the fern Mohria caffrorum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Stowell</w:t>
+                <w:t xml:space="preserve">Anion channel activity is necessary to induce ethylene synthesis and programmed cell death in response to oxalic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Errakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Desiccation Sensitivity and -Tolerance in Seeds and Vegetative Plant Tissues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Drakensberg, South Africa</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Plant Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848698v1</w:t>
+                <w:t xml:space="preserve">hal-01848723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation de la qualité des semences à la récolte et au cours de leur conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desiccation is switched on and off in the fern Mohria caffrorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wiswedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès du GETIS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Desiccation Sensitivity and -Tolerance in Seeds and Vegetative Plant Tissues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Drakensberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848789v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs d'altération de la qualité des semences de céréales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréciation de la qualité des semences à la récolte et au cours de leur conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Corbineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès du GETIS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">25ème congrès du GETIS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848786v1</w:t>
+                <w:t xml:space="preserve">hal-01848789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Facteurs d'altération de la qualité des semences de céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème congrès du GETIS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Le Touquet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche de critères physiologiques et biochimiques de la qualité des grains de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10281,51 +10350,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès du GETIS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10335,676 +10404,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the dynamics of cell wall polysaccharides by metabolic click-mediated labeling of pectins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of glycans metabolic engineering for studying plant cell wall biosynthesis and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Eurocarb21, The 21st European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153829v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of glycans metabolic engineering for studying plant cell wall biosynthesis and functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the dynamics of cell wall polysaccharides by metabolic click-mediated labeling of pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fourmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb21, The 21st European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Scientifiques de la Fédération de Recherche Normandie-Végétal- FED4277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153760v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyltransferase inhibitor engineering and its uses to study plant cell growth</w:t>
+                <w:t xml:space="preserve">Glycans metabolic engineering, a tool for the study of the cell wall glycosylation of living plants. Rencontre de Chimie Organique Biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fourmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Branville, France. </w:t>
+              <w:t xml:space="preserve">Rencontre de Chimie Organique Biologique RECOB 18eme édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714242v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metabolic-click labelling sugars to visualize the dynamic of cell wall polysaccharides in living tip-polarized growing cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+                <w:t xml:space="preserve">Glycosyltransferase inhibitor engineering and its uses to study plant cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
+              <w:t xml:space="preserve">, May 2022, Branville, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714236v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycans metabolic engineering, a tool for the study of the cell wall glycosylation of living plants. Rencontre de Chimie Organique Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Carlier</w:t>
+                <w:t xml:space="preserve">Use of metabolic-click labelling sugars to visualize the dynamic of cell wall polysaccharides in living tip-polarized growing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fourmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de Chimie Organique Biologique RECOB 18eme édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623261v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and functional characterization of AtPGLR an endoPG expressed in roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Hocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11013,275 +11082,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Habrylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Safran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Cell Wall research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the links between ROS, Ca and cell wall remodeling during Arabidopsis thaliana pollen tube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dehors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gügi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées de l'école doctorale normande BISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the links between ROS, Ca 2+ and cell wall remodeling during Arabidopsis thaliana pollen tube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dehors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gügi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Mareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11313,587 +11382,587 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress on Sexual Plant Reproduction, ICSPR, Gifu, Japan. June 11-16th 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gifu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall Changes induced by ROS and ethylene in sunflower seed dormancy alleviation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+                <w:t xml:space="preserve">Arabidopsis pollen tube growth and adhesion using an enzymatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine A. Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">1ère journée de la SFR Normandie Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832924v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis pollen tube growth and adhesion using an enzymatic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Chemical Screen of Natural Small Molecules Identified a steroidal alkaloid, Holaphyllamine, Able to Induce Defense Responses in Arabidopsis thaliana and Increase Resistance against Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrakib Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de la SFR Normandie Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">12th European Fondation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075265v1</w:t>
+                <w:t xml:space="preserve">hal-01832880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Screen of Natural Small Molecules Identified a steroidal alkaloid, Holaphyllamine, Able to Induce Defense Responses in Arabidopsis thaliana and Increase Resistance against Pseudomonas syringae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Deciphering the links between ROS, Ca 2+ and cell wall remodeling during Arabidopsis thaliana pollen tube growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gügi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Mareck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fondation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">1ère journée de la SFR Normandie Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832880v1</w:t>
+                <w:t xml:space="preserve">hal-01832907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the links between ROS, Ca 2+ and cell wall remodeling during Arabidopsis thaliana pollen tube growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cell wall Changes induced by ROS and ethylene in sunflower seed dormancy alleviation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gügi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de la SFR Normandie Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">11ème Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832907v1</w:t>
+                <w:t xml:space="preserve">hal-01832924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis pollen tube growth and adhesion: Dissecting the pectin structure using an enzymatic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11938,73 +12007,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Sexual Plant Reproduction, ICSPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant cell wall imaging using metabolic click-mediated labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12026,374 +12095,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du GRR-IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in PME48 activity leads to abnormal pollen germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Guenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Sexual Plant Reproduction, ICSPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small molecules interfere with the tip-polarized growth of Arabidopsis and tomato pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Sexual Plant Reproduction, ICSPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small molecules interfere with the tip-polarized growth of Arabidopsis and tomato pollen tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdousse Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12438,73 +12507,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell wall pectic polymer rhamnogalacturonan-II is required for proper pollen tube elongation: implication of a putative sialyltransferase-like protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12563,73 +12632,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Sexual Plant Reproduction, ICSPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell wall of tobacco and tomato pollen tubes contains fucosylated xyloglucan not found in somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12651,356 +12720,356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bardor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Rhamnogalacturonan type II in pollen tube elongation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AtPME48 encodes a pectin methylesterase involved in Arabidopsis pollen grain germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième Journée de l’Institut de Recherche et d’Innovation Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t>
+              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115371v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtPME48 encodes a pectin methylesterase involved in Arabidopsis pollen grain germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Rhamnogalacturonan type II in pollen tube elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">2ième Journée de l’Institut de Recherche et d’Innovation Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080256v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Rhamnogalacturonan type II in pollen tube elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13055,73 +13124,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of pectin methylesterases during pollen imbibition and germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13130,123 +13199,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine A. Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ième Journées de l’Ecole Doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Pectin methylesterases in Arabidopsis pollen imbibitions and germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13255,123 +13324,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere journée de l’Institut de Recherche et d’Innovation Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model depicting the role of PME during dehydration and germination of pollen grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13380,245 +13449,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Grands Réseaux de Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fleur à la graine : Le fabuleux destin du pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème édition de la fête de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pollen tube xyloglucan from tobacco and tomato (Solanaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13650,100 +13719,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Val Joly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pollen tube xyloglucan from tobacco and tomato (Solanaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13775,198 +13844,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - Everything you want to know about Plant Sex but were afraid to ask</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of two pectin methylesterases AtPME1 and ApPME48 during Arabidopsis pollen germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Arabidopsis thaliana pollen tube cell wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14025,682 +14094,682 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASPB-CSPP Annual Plant Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pollen tube cell wall: a microscopic and biochemical characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pectin methylesterases and Arabidopsis pollen tube growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Païola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine A. Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ASPB-CSPP Annual Plant Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127172v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin methylesterases and Arabidopsis pollen tube growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pollen tube cell wall: a microscopic and biochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Azeddine A. Driouich</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPB-CSPP Annual Plant Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081260v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular matrix characterization of in vitro grown Arabidopsis thaliana pollen tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roll Ngouala Finassi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bardor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bardor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">XVième Journée IFRMP 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511315v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular matrix characterization of in vitro grown Arabidopsis thaliana pollen tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roll Ngouala Finassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bardor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVième Journée IFRMP 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517799v1</w:t>
+                <w:t xml:space="preserve">hal-02511315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fleur à la graine : Le fabuleux destin du pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Dardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition de la fête de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes reviviscentes : une solution au réchauffement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Vicré-Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14715,73 +14784,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition de la fête de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of wheat grains : Two (or more) ways to die?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14803,525 +14872,525 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque du Reseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligosaccharide metabolism in wheat embryo as possible indicator of sprouting susceptibility</w:t>
+                <w:t xml:space="preserve">Teneur en sucres solubles : mise en évidence d’un début de germination sur pied pendant la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Seeds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">25ème congrès du GETIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715553v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneur en sucres solubles : mise en évidence d’un début de germination sur pied pendant la culture</w:t>
+                <w:t xml:space="preserve">Activité catalase : un moyen d’apprécier l’aptitude à la conservation des semences de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès du GETIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715548v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité catalase : un moyen d’apprécier l’aptitude à la conservation des semences de blé</w:t>
+                <w:t xml:space="preserve">Oligosaccharide metabolism in wheat embryo as possible indicator of sprouting susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Corbineau</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès du GETIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Seeds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715543v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation de la composition et des propriétés thermodynamiques des lipides de réserve des semences de tournesol au cours de leur développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées des Sciences de la Vie de l’Université Pierre et Marie Curie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and thermal properties of reserve lipids of developing sunflower seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15330,123 +15399,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Seeds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in free radical scavenging during sunflower seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15455,397 +15524,397 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting on Oxygen, free Radicals and Oxidative Stress in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in antioxidant enzymes during sunflower seed development</w:t>
+                <w:t xml:space="preserve">Changes in antioxydant enzymes during sunflower seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'UFR de Biologie de l'Université Pierre et Marie Curie, Paris 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées des Sciences de la Vie de l’Université Pierre et Marie Curie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081252v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in antioxydant enzymes during sunflower seed development</w:t>
+                <w:t xml:space="preserve">Changes in antioxidant enzymes during sunflower seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Corbineau</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées des Sciences de la Vie de l’Université Pierre et Marie Curie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de l'UFR de Biologie de l'Université Pierre et Marie Curie, Paris 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715514v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell wall pectic rhamnogalacturonan II, an enigma in plant glycobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15881,70 +15950,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélia Pilar Rauter; Thisbe K Lindhorst; Yves Queneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry: Chemical and Biological Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Royal Society of Chemistry, pp.553-571, 2021, Carbohydrate Chemistry, 978-1-83916-390-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781839164538-00553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15954,147 +16023,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an acid whey to stimulate the germination of a plant pollen grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nguema-Ona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2023012439A1, EP4380369A1, US18/681,308. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16104,139 +16173,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiccation tolerance is switched on and off in the resurrection fern, Morhia caffrorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill M. Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wiswedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Stowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.483 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2007.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16246,105 +16315,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthèse et remodelage des polysaccharides pariétaux au cours de la croissance cellulaire :modèles tube pollinique et racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymères. Université de rouen, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01966104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16491,51 +16560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hays" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf088/8114411" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03962238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.07.077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03583908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fourmois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03369164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdousse Laggoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tourneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prudent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.552515" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Monetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14753" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dehors" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Mareck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00441" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1743-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01874039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6030040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01804208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kadono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Temple" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Sanhueza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Ejsmentewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin M&#252;ller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mong&#233;lard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01790" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Remy-Jouet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2755-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malassis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cataye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Lerouge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohnyui Ndinyanka Fabrice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250928" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1503" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1026023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Pelloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-014-9919-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2010107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158881" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Vicre-Gibouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Soret-Morvan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.10.13040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805104v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Errakhi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.2.7719" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiswedel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03673.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.9.9396" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffik Errakhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meimoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern267" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mamadou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHTBQJNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rona" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern166" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chopera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Peters" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagadevan Mundree" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07142" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Barakate" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.9.6634" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Flechel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.07.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNC4SDBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcj053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05362537v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04600950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04800685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03713838v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;li Baron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03121496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Saez-Aguayo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sanhueza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ejsmentewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Anderson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcclosky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanmei Zhu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109112v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841130v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pelloux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03377457v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511193v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll N&#8217;gouala Finassi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Chaa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848723v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Briand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Barakate" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848716v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stowell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848786v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848785v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04153829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04153760v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03623261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075284v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mareck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832877v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832924v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832880v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081453v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081442v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081482v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113310v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115300v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guenin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082459v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848674v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mollet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125662v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grare" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081260v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pa&#239;ola" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll Ngouala Finassi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517799v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833372v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833362v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715563v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corbineau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715553v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715548v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715543v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715535v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715529v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03507853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00553" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04800700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cruz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Stowell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2007.04.008" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hays" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf088/8114411" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03962238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.07.077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03583908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fourmois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Monetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.02.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03369164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdousse Laggoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tourneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prudent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.552515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14753" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dehors" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Mareck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00441" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1743-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01874039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6030040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01804208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kadono" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Saez-Aguayo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Temple" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Sanhueza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Ejsmentewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin M&#252;ller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mong&#233;lard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Domon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01790" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Remy-Jouet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2755-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malassis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marchant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cataye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Lerouge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohnyui Ndinyanka Fabrice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250928" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1503" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1026023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Pelloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-014-9919-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2010107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158881" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Vicre-Gibouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Farrant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Soret-Morvan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.10.13040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805104v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Errakhi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.2.7719" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Farrant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiswedel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03673.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bohrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.9.9396" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffik Errakhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meimoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern267" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mamadou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHTBQJNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rona" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern166" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chopera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Peters" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagadevan Mundree" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07142" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Barakate" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.9.6634" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Flechel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.07.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNC4SDBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcj053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104653v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05362537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04600950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04800685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04137384v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03713838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694199v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;li Baron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03121496v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841148v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Anderson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcclosky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanmei Zhu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841152v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Senechal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Saez-Aguayo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sanhueza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ejsmentewicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841140v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841122v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pelloux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine A. Driouich" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076852v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109091v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121366v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;-Gibouin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01841117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03377457v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121509v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511193v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll N&#8217;gouala Finassi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Chaa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848730v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Barakate" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848716v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Briand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848723v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848698v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stowell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04153760v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04153829v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03623261v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714242v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03714236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075284v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mareck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832907v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832924v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01832919v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053299v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081442v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081482v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115300v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guenin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115371v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082459v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082428v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082495v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848674v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mollet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125662v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grare" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125533v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127641v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127161v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081260v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pa&#239;ola" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127172v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02511315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll Ngouala Finassi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833372v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01833362v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715563v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corbineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715548v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715543v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715529v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081252v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03507853v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00553" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04800700v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cruz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838219v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Stowell" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2007.04.008" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01966104v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>