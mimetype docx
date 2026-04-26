--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -485,689 +485,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Needle Insertion Haptic Simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Robotics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43154-022-00093-6⟩</w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780282v1</w:t>
+                <w:t xml:space="preserve">hal-03806585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vivien Novales</w:t>
+                <w:t xml:space="preserve">Review on Needle Insertion Haptic Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
+              <w:t xml:space="preserve">Current Robotics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Medical and Surgical Robotics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43154-022-00093-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806585v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill assessment of an epidural anesthesia using the PeriSIM simulator</w:t>
+                <w:t xml:space="preserve">Review of Advanced Medical Telerobots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Senac</w:t>
+                <w:t xml:space="preserve">Sarmad Mehrdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Sigwalt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Farokh Farokh Atashzar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.106-114. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue of Applied Sciences: "Haptics for Tele-Communication and Tele-Training", 11 (1), pp.209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3048247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11010209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092054v1</w:t>
+                <w:t xml:space="preserve">hal-03102790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A haptic laparoscopic trainer based on affine velocity analysis: engineering and preliminary results</w:t>
+                <w:t xml:space="preserve">Skill assessment of an epidural anesthesia using the PeriSIM simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin de Witte</w:t>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Barnouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Martin</w:t>
+                <w:t xml:space="preserve">Florent Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12893-021-01128-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3048247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174365v1</w:t>
+                <w:t xml:space="preserve">hal-03092054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Advanced Medical Telerobots</w:t>
+                <w:t xml:space="preserve">A haptic laparoscopic trainer based on affine velocity analysis: engineering and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarmad Mehrdad</w:t>
+                <w:t xml:space="preserve">Benjamin de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">Charles Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Farokh Farokh Atashzar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue of Applied Sciences: "Haptics for Tele-Communication and Tele-Training", 11 (1), pp.209. </w:t>
+              <w:t xml:space="preserve">BMC Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11010209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12893-021-01128-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102790v1</w:t>
+                <w:t xml:space="preserve">hal-03174365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Training Simulation</w:t>
               </w:r>
@@ -1251,429 +1251,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Senac</w:t>
+                <w:t xml:space="preserve">An Energy-Based Approach for n-dof Passive Dual-user Haptic Training Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.on line. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263574719001309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170811v1</w:t>
+                <w:t xml:space="preserve">hal-02176256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating a Syringe Behaviour Using a Pneumatic Cylinder Haptic Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Sigwalt</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.07.005⟩</w:t>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176436v1</w:t>
+                <w:t xml:space="preserve">hal-02170811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy-Based Approach for n-dof Passive Dual-user Haptic Training Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t>
+                <w:t xml:space="preserve">Simulating a Syringe Behaviour Using a Pneumatic Cylinder Haptic Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.on line. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.231-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574719001309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176256v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-autonomous mobile robot for bridge inspection</w:t>
               </w:r>
@@ -1685,51 +1685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (10), pp.659-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Diaz Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Diego, France. pp.286-297, </w:t>
@@ -3636,51 +3636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robotic Platform for Endovascular Aneurysm Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3740,90 +3740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-trainee architecture for haptic hands-on training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Macao, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3857,103 +3857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t>
@@ -3991,103 +3991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an accurate and customizable epiduralanesthesia haptic simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2019, Montreal, Canada. </w:t>
@@ -4125,103 +4125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Hands-on Training on Haptic Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Virtual and Augmented Reality Simulations (ICVARS '19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Perth, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4249,377 +4249,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pneumatic Haptic Probe Replica for Tele-Robotized Ultrasonography</w:t>
+                <w:t xml:space="preserve">Haptic Training in a Virtual Environment to Train Cognitive Functions of Medical Students: Work in Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morette</w:t>
+                <w:t xml:space="preserve">Nemanja Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Smart Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_7⟩</w:t>
+              <w:t xml:space="preserve">First International Conference on Smart Multimedia,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.110 - 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862903v1</w:t>
+                <w:t xml:space="preserve">hal-04119519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Training in a Virtual Environment to Train Cognitive Functions of Medical Students: Work in Progress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pneumatic Haptic Probe Replica for Tele-Robotized Ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatwaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Babic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin de Witte</w:t>
+                <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Moreau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Smart Multimedia,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.110 - 120, </w:t>
+              <w:t xml:space="preserve">First International Conference on Smart Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.79-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119519v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Efficient Laparoscopic Haptic Trainer based on Affine Velocity Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4644,51 +4644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control laws for pneumatic cylinder in order to emulate the Loss Of Resistance principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,77 +4739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy Based Approach for Passive Dual-user Haptic Training Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2016, Banff, Canada. pp.1591-1597, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5103,77 +5103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-user Teleoperation System with Online Authority Adjustment for Haptic Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5220,77 +5220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-user Teleoperation System with Adaptive Authority Adjustment for Haptic Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5458,51 +5458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and teleoperation of a pneumatic actuator through long pneumatic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Brygo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5543,581 +5543,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and Management Tool for Laboratory Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saher Arnous</w:t>
+                <w:t xml:space="preserve">Control of a teleoperation system actuated by low-cost pneumatic on/off valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hodgson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prévot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE ICELIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICELIE.2012.6471156⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.3029 - 3034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811958v1</w:t>
+                <w:t xml:space="preserve">hal-00926988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Segmentation and Skeletonization for Endovascular Surgical Planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amirhossein Firouzmanesh</w:t>
+                <w:t xml:space="preserve">Configuration and Management Tool for Laboratory Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Arnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Kouiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.911090⟩</w:t>
+              <w:t xml:space="preserve">6th IEEE ICELIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.A-1242 / 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELIE.2012.6471156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703244v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards delayed teleoperation with pneumatic master and slave for MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Segmentation and Skeletonization for Endovascular Surgical Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Firouzmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESDA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82782, </w:t>
+              <w:t xml:space="preserve">SPIE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.83162W, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.911090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729081v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a teleoperation system actuated by low-cost pneumatic on/off valves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sean Hodgson</w:t>
+                <w:t xml:space="preserve">Towards delayed teleoperation with pneumatic master and slave for MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE IROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.3029 - 3034, </w:t>
+              <w:t xml:space="preserve">ESDA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82782, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926988v1</w:t>
+                <w:t xml:space="preserve">hal-00729081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurateur de Système Automatisé de Production en vue de la Formation de ses Utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saher Arnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Kouiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque national AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6240,451 +6240,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automatic apparatus integration in Automation Remote Laboratories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Towards semi-automatic generation of training scenarios in industrial automated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saher Arnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Kouiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence internationale sur la Conception et Production Intégrées (CPI'2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Management of Emergent Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1643823.1643914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430947v1</w:t>
+                <w:t xml:space="preserve">hal-00432552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles Approches d'Automatisme pour les OEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mady Guillemot</w:t>
+                <w:t xml:space="preserve">Towards automatic apparatus integration in Automation Remote Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Arnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Noterman</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Kouiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNEES INNOVATION TECHNOLOGIQUE JIT'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">6ème conférence internationale sur la Conception et Production Intégrées (CPI'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432576v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting learning scenario authoring for Electronic Laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saher Arnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Management of Emergent Digital EcoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.83, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1643823.1643925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards semi-automatic generation of training scenarios in industrial automated systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saher Arnous</w:t>
+                <w:t xml:space="preserve">Nouvelles Approches d'Automatisme pour les OEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prévot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Noterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Management of Emergent Digital EcoSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOURNEES INNOVATION TECHNOLOGIQUE JIT'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1643823.1643914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00432552v1</w:t>
+                <w:t xml:space="preserve">hal-00432576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automation Component Based Design Hands-on Training</w:t>
               </w:r>
@@ -7987,312 +7987,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Remote Laboratory Platforms with dynamic scenarios</w:t>
+                <w:t xml:space="preserve">Remote Laboratory - Towards an integrated training system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prévot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hcene Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Subai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mady Guillemot</w:t>
+                <w:t xml:space="preserve">Patrick Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCI 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Orlando, FL, United States. pp.0</w:t>
+              <w:t xml:space="preserve">4th International Conference on Information Technology Based Higher Education and Training (ITHET 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Marrakech, Morocco. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188644v1</w:t>
+                <w:t xml:space="preserve">hal-00558621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Laboratory - Towards an integrated training system</w:t>
+                <w:t xml:space="preserve">Towards Remote Laboratory Platforms with dynamic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prevot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Meyer</w:t>
+                <w:t xml:space="preserve">Corinne Subai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Noterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Information Technology Based Higher Education and Training (ITHET 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Marrakech, Morocco. pp.6</w:t>
+              <w:t xml:space="preserve">SCI 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Orlando, FL, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558621v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télé-TP : Premiers pas vers une modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.203-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9015,103 +9015,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Efficient Laparoscopic Haptic Trainer Based on Affine Velocity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">surgetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9448,64 +9448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Haptics in Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9586,51 +9586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gesture-Based Interface for Remote Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10110,51 +10110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10654,51 +10654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F37FC10"/>
+    <w:nsid w:val="6D3A09D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10885,51 +10885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-leleve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5550-9072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115383905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195073866" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357351250" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3487000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12893-021-01128-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokh Farokh Atashzar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Mcdaniel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rossa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.00003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001309" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hodgson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2326601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.888130" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hcene Benmohamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Noterman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v4i1.472" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026112419614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E225E80BF088CC378D938BD36B6B4FC026976C99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Gui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782805" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT62078.2024.10811187" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Zamora de la Pena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Cruz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967771" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332318" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759771" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Al&#232;s Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759760" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318574" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Brygo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766590" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811958v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Arnous" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Kouiss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2012.6471156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385697" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432559v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643925" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643914" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Fakhfakh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noterman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benmohamed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444316" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noyel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2006.347198" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc&#232;ne Benmohamed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2005.1560229" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307634" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191935v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Subai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558621v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976242" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Tiwary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_15" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rossol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27844-1_2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203668v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hermes-science.com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913710v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2025.1550392" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775330v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.965113" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268570v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268571v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03133267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-leleve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5550-9072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115383905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195073866" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357351250" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3487000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokh Farokh Atashzar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12893-021-01128-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Mcdaniel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rossa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.00003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001309" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hodgson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2326601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.888130" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hcene Benmohamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Noterman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v4i1.472" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026112419614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E225E80BF088CC378D938BD36B6B4FC026976C99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Gui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782805" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT62078.2024.10811187" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Zamora de la Pena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Cruz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967771" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332318" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759771" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Al&#232;s Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759760" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318574" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Brygo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766590" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385697" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Arnous" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Kouiss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2012.6471156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643914" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643925" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Fakhfakh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noterman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benmohamed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444316" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noyel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2006.347198" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc&#232;ne Benmohamed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2005.1560229" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307634" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191935v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558621v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Subai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976242" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Tiwary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_15" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rossol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27844-1_2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203668v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hermes-science.com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913710v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2025.1550392" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775330v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.965113" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268570v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268571v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03133267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>